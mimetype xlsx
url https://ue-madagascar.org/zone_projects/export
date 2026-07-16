--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -363,73 +363,74 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:Q76"/>
+  <dimension ref="A1:R104"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="15" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="10" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="75.9" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>No Contrat</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -451,69 +452,74 @@
           <t>Date de fin</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Durée</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>Budget UE</t>
         </is>
       </c>
       <c r="K1" s="3" t="inlineStr">
         <is>
           <t>Budget global</t>
         </is>
       </c>
       <c r="L1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="M1" s="3" t="inlineStr">
         <is>
+          <t>Publiable</t>
+        </is>
+      </c>
+      <c r="N1" s="3" t="inlineStr">
+        <is>
           <t>National</t>
         </is>
       </c>
-      <c r="N1" s="3" t="inlineStr">
+      <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Équipe chef de file</t>
         </is>
       </c>
-      <c r="O1" s="3" t="inlineStr">
+      <c r="P1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
-      <c r="P1" s="3" t="inlineStr">
+      <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>Convention de financement</t>
         </is>
       </c>
-      <c r="Q1" s="3" t="inlineStr">
+      <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>193</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Monitoring externe du programme Tous redevables</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>TPM</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>459754</v>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
@@ -522,5291 +528,7824 @@
       </c>
       <c r="G2" s="2">
         <v>45604.0</v>
       </c>
       <c r="H2" s="2">
         <v>47442.0</v>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J2" s="0" t="n">
         <v>1499911.58</v>
       </c>
       <c r="K2" s="0" t="n">
         <v>1499911</v>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Institute of Development Studies</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>TOUS REDEVABLES</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>Tous redevables</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>163</v>
+        <v>406</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Aménagement de corridors (Route Nationale 9 et Route Nationale Temporaire 12A) et Facilitation du commerce - Phase 2</t>
+          <t>Assistance technique à la mise en oeuvre du Programme PADIPAP</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>PACFC II </t>
-[...3 lines deleted...]
-        <v>456014</v>
+          <t>AT</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>2026/490-937 </t>
+        </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G3" s="2">
-        <v>45632.0</v>
+        <v>46174.0</v>
       </c>
       <c r="H3" s="2">
-        <v>47822.0</v>
+        <v>47817.0</v>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J3" s="0" t="n">
-        <v>20000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="K3" s="0" t="n">
-        <v>271702000</v>
+        <v>3800000</v>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>PACFC</t>
+          <t>AGRECO</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>PADIPAP</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Programme d'Appui au Développement Intégré en Périphérie des Aires Protégées (PADIPAP)</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G4" s="2">
-        <v>45017.0</v>
+        <v>45352.0</v>
       </c>
       <c r="H4" s="2">
-        <v>46112.0</v>
+        <v>46446.0</v>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J4" s="0" t="n">
-        <v>170000.0</v>
+        <v>132762.0</v>
       </c>
       <c r="K4" s="0" t="n">
-        <v>170000</v>
+        <v>132762</v>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
+          <t>Université d'Alicante</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
           <t>ERASMUS+</t>
         </is>
       </c>
-      <c r="P4" s="0" t="inlineStr">
+      <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q4" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Education Formation </t>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>449988</v>
+        <v>0</v>
       </c>
       <c r="E5" s="0"/>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G5" s="2">
-        <v>45642.0</v>
+        <v>46023.0</v>
       </c>
       <c r="H5" s="2">
-        <v>47483.0</v>
+        <v>47118.0</v>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J5" s="0" t="n">
-        <v>16000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>17498098</v>
+        <v>400000</v>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>COSVITEC</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>0</v>
+        <v>439059</v>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G6" s="2">
-        <v>45352.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46446.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J6" s="0" t="n">
-        <v>132762.0</v>
+        <v>536930.93</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>132762</v>
+        <v>536930</v>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
-        <v>700002059</v>
+        <v>442888</v>
       </c>
       <c r="E7" s="0"/>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G7" s="2">
-        <v>45632.0</v>
+        <v>45349.0</v>
       </c>
       <c r="H7" s="2">
-        <v>47057.0</v>
+        <v>46812.0</v>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="J7" s="0" t="n">
-        <v>26000000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>107300000</v>
+        <v>2750000</v>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
-[...2 lines deleted...]
-      <c r="O7" s="0"/>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t>Internews</t>
+        </is>
+      </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D8" s="0" t="n">
-        <v>449992</v>
+        <v>456337</v>
       </c>
       <c r="E8" s="0"/>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G8" s="2">
-        <v>45639.0</v>
+        <v>45632.0</v>
       </c>
       <c r="H8" s="2">
-        <v>47471.0</v>
+        <v>46733.0</v>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J8" s="0" t="n">
-        <v>3999997.1</v>
+        <v>648000.0</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>3999997</v>
+        <v>682932</v>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>IEDDH</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>167</v>
+        <v>391</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D9" s="0" t="n">
-        <v>456337</v>
+        <v>700004094</v>
       </c>
       <c r="E9" s="0"/>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G9" s="2">
-        <v>45632.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H9" s="2">
-        <v>46733.0</v>
+        <v>46752.0</v>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J9" s="0" t="n">
-        <v>648000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>682932</v>
+        <v>2200000</v>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>ACTE</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>160</v>
+        <v>410</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91013</t>
+        </is>
       </c>
       <c r="E10" s="0"/>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G10" s="2">
-        <v>44917.0</v>
+        <v>45662.0</v>
       </c>
       <c r="H10" s="2">
-        <v>46742.0</v>
+        <v>46325.0</v>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J10" s="0" t="n">
-        <v>5000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>27999994</v>
+        <v>1800000</v>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N10" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O10" s="0"/>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t>MEDAIR</t>
+        </is>
+      </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q10" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Energie</t>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
-[...3 lines deleted...]
-        <v>442888</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91012</t>
+        </is>
       </c>
       <c r="E11" s="0"/>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G11" s="2">
-        <v>45349.0</v>
+        <v>45664.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46812.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus d'un an</t>
         </is>
       </c>
       <c r="J11" s="0" t="n">
-        <v>2750000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>2750000</v>
+        <v>3600000</v>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>Internews</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>ECHO</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>389999</v>
+        <v>700002059</v>
       </c>
       <c r="E12" s="0"/>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G12" s="2">
-        <v>43066.0</v>
+        <v>45632.0</v>
       </c>
       <c r="H12" s="2">
-        <v>46354.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J12" s="0" t="n">
-        <v>85000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>204530000</v>
+        <v>182300000</v>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N12" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N12" s="0" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="O12" s="0" t="inlineStr">
+        <is>
+          <t>Banque Africaine de Développement - BAD</t>
+        </is>
+      </c>
+      <c r="P12" s="0"/>
       <c r="Q12" s="0" t="inlineStr">
+        <is>
+          <t>Contribution to the Africa Investment Platform (AIP) in support of the regional economic integration</t>
+        </is>
+      </c>
+      <c r="R12" s="0" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>191</v>
+        <v>388</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DEEP FARM</t>
+          <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>0</v>
+        <v>700003870</v>
       </c>
       <c r="E13" s="0"/>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G13" s="2">
-        <v>45292.0</v>
+        <v>46071.0</v>
       </c>
       <c r="H13" s="2">
-        <v>46022.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J13" s="0" t="n">
-        <v>145454.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>145454</v>
+        <v>2500000</v>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>Organisation internationale du Travail - OIT</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>ACTE</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Projet Lalankely 3 - Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>390450</v>
+        <v>700002925</v>
       </c>
       <c r="E14" s="0"/>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G14" s="2">
-        <v>43084.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H14" s="2">
-        <v>46012.0</v>
+        <v>47832.0</v>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>environ 8 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J14" s="0" t="n">
-        <v>3000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>26370000</v>
+        <v>13000000</v>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N14" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N14" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O14" s="0"/>
+      <c r="O14" s="0" t="inlineStr">
+        <is>
+          <t>Expertise France</t>
+        </is>
+      </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>Contribution du PIN FED 11 à l'African Investment Facility en appui aux secteurs des Transports, de l'Eau et de l'Electricité à Madagascar</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>700002571</v>
+        <v>439054</v>
       </c>
       <c r="E15" s="0"/>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G15" s="2">
-        <v>45644.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H15" s="2">
-        <v>47514.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J15" s="0" t="n">
-        <v>35000000.0</v>
+        <v>483124.52</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>35000000</v>
+        <v>508755</v>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N15" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N15" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O15" s="0"/>
+      <c r="O15" s="0" t="inlineStr">
+        <is>
+          <t>Action Intercoopération Madagascar - AIM</t>
+        </is>
+      </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>Faritra Arovana Mirindra - Aires Protégées gérées de façon harmonieuse</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R15" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>455665</v>
+        <v>449988</v>
       </c>
       <c r="E16" s="0"/>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G16" s="2">
-        <v>45639.0</v>
+        <v>45642.0</v>
       </c>
       <c r="H16" s="2">
         <v>47483.0</v>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J16" s="0" t="n">
-        <v>14200000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>17778160</v>
+        <v>17498098</v>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N16" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>PACTE VERT</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>Pacte vert</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
+        </is>
+      </c>
+      <c r="R16" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>446841</v>
+        <v>455665</v>
       </c>
       <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G17" s="2">
-        <v>45209.0</v>
+        <v>45639.0</v>
       </c>
       <c r="H17" s="2">
-        <v>46304.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J17" s="0" t="n">
-        <v>1931330.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>1931330</v>
+        <v>17778160</v>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>INCUBOOST</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Pacte vert</t>
+        </is>
+      </c>
+      <c r="R17" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Réseau et accès finance</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>429132</v>
+        <v>446841</v>
       </c>
       <c r="E18" s="0"/>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G18" s="2">
-        <v>44915.0</v>
+        <v>45209.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46507.0</v>
+        <v>46304.0</v>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J18" s="0" t="n">
-        <v>2695177.0</v>
+        <v>1931330.0</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>2695177</v>
+        <v>1931330</v>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
+          <t>People Power Inclusion - PPI</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
           <t>INCUBOOST</t>
         </is>
       </c>
-      <c r="P18" s="0" t="inlineStr">
+      <c r="Q18" s="0" t="inlineStr">
         <is>
           <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
         </is>
       </c>
-      <c r="Q18" s="0" t="inlineStr">
+      <c r="R18" s="0" t="inlineStr">
         <is>
           <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
-[...3 lines deleted...]
-        <v>404316</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2024/91004</t>
+        </is>
       </c>
       <c r="E19" s="0"/>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G19" s="2">
-        <v>43696.0</v>
+        <v>45413.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46022.0</v>
+        <v>46142.0</v>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J19" s="0" t="n">
-        <v>39950000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>183180000</v>
+        <v>1500000</v>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N19" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>PACFC</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+          <t>ECHO</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D20" s="0" t="n">
         <v>394540</v>
       </c>
       <c r="E20" s="0"/>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G20" s="2">
         <v>44020.0</v>
       </c>
       <c r="H20" s="2">
-        <v>45847.0</v>
+        <v>46211.0</v>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>environ 6 ans</t>
         </is>
       </c>
       <c r="J20" s="0" t="n">
         <v>19500000.0</v>
       </c>
       <c r="K20" s="0" t="n">
         <v>20526315</v>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N20" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N20" s="0" t="inlineStr">
+      <c r="O20" s="0" t="inlineStr">
         <is>
           <t>Fonds de Développement Agricole - FDA</t>
         </is>
       </c>
-      <c r="O20" s="0" t="inlineStr">
+      <c r="P20" s="0" t="inlineStr">
         <is>
           <t>RINDRA</t>
         </is>
       </c>
-      <c r="P20" s="0" t="inlineStr">
+      <c r="Q20" s="0" t="inlineStr">
         <is>
           <t>Renforcement INstitutionnel vers le Développement de la Résilience Agricole (RINDRA)</t>
         </is>
       </c>
-      <c r="Q20" s="0" t="inlineStr">
+      <c r="R20" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>453542</v>
+        <v>490280</v>
       </c>
       <c r="E21" s="0"/>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G21" s="2">
-        <v>45536.0</v>
+        <v>46134.0</v>
       </c>
       <c r="H21" s="2">
-        <v>46630.0</v>
+        <v>47231.0</v>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J21" s="0" t="n">
-        <v>1100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="K21" s="0" t="n">
-        <v>1100000</v>
+        <v>5000000</v>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N21" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N21" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O21" s="0"/>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>CARE France</t>
+        </is>
+      </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R21" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>278</v>
+        <v>151</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>436311</v>
+        <v>442882</v>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G22" s="2">
-        <v>44927.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H22" s="2">
         <v>46022.0</v>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J22" s="0" t="n">
-        <v>993024.0</v>
+        <v>855000.0</v>
       </c>
       <c r="K22" s="0" t="n">
-        <v>1014887</v>
+        <v>900000</v>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N22" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
+          <t>Humanité &amp; Inclusion - HI</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
           <t>IEDDH</t>
         </is>
       </c>
-      <c r="P22" s="0" t="inlineStr">
+      <c r="Q22" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q22" s="0"/>
+      <c r="R22" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>387086</v>
+        <v>453542</v>
       </c>
       <c r="E23" s="0"/>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G23" s="2">
-        <v>45139.0</v>
+        <v>45536.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46234.0</v>
+        <v>46630.0</v>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J23" s="0" t="n">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="K23" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N23" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N23" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="P23" s="0" t="inlineStr">
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>Fonds des Nations Unies pour la population - UNFPA</t>
+        </is>
+      </c>
+      <c r="P23" s="0"/>
+      <c r="Q23" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q23" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Environnement et climat</t>
+      <c r="R23" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>159</v>
+        <v>216</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>0</v>
+        <v>404316</v>
       </c>
       <c r="E24" s="0"/>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G24" s="2">
-        <v>44927.0</v>
+        <v>43696.0</v>
       </c>
       <c r="H24" s="2">
         <v>46022.0</v>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="J24" s="0" t="n">
-        <v>140000.0</v>
+        <v>39950000.0</v>
       </c>
       <c r="K24" s="0" t="n">
-        <v>140000</v>
+        <v>183180000</v>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N24" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>PACFC</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
+        <is>
+          <t>Transports</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>151</v>
+        <v>226</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>442882</v>
+        <v>387086</v>
       </c>
       <c r="E25" s="0"/>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G25" s="2">
-        <v>45292.0</v>
+        <v>45139.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46022.0</v>
+        <v>46234.0</v>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J25" s="0" t="n">
-        <v>855000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="K25" s="0" t="n">
-        <v>900000</v>
+        <v>1500000</v>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N25" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
-[...2 lines deleted...]
-      <c r="P25" s="0" t="inlineStr">
+          <t>Wildlife Conservation Society - WCS</t>
+        </is>
+      </c>
+      <c r="P25" s="0"/>
+      <c r="Q25" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q25" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+      <c r="R25" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>243</v>
+        <v>400</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="0"/>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G26" s="2">
-        <v>45200.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H26" s="2">
-        <v>46660.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J26" s="0" t="n">
-        <v>539437.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>770624</v>
+        <v>100000</v>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
-          <t>Université d'Aarhus</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>University of Technology Mauritius</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q26" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q26" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Energie</t>
+      <c r="R26" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>462420</v>
+        <v>449992</v>
       </c>
       <c r="E27" s="0"/>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G27" s="2">
-        <v>45658.0</v>
+        <v>45639.0</v>
       </c>
       <c r="H27" s="2">
-        <v>46934.0</v>
+        <v>47471.0</v>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J27" s="0" t="n">
-        <v>750000.0</v>
+        <v>3999997.1</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>793026</v>
+        <v>3999997</v>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N27" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>Institut de Recherche pour le Développement - IRD</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
+        </is>
+      </c>
+      <c r="R27" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>270</v>
+        <v>407</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
-[...3 lines deleted...]
-        <v>422432</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2023/91003</t>
+        </is>
       </c>
       <c r="E28" s="0"/>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G28" s="2">
-        <v>44547.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46418.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J28" s="0" t="n">
-        <v>2000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="K28" s="0" t="n">
-        <v>2000000</v>
+        <v>5300000</v>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N28" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>FOOD</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q28" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q28" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Développement rural</t>
+      <c r="R28" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>418939</v>
+        <v>700001932</v>
       </c>
       <c r="E29" s="0"/>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G29" s="2">
-        <v>44117.0</v>
+        <v>45449.0</v>
       </c>
       <c r="H29" s="2">
-        <v>45838.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J29" s="0" t="n">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="K29" s="0" t="n">
-        <v>1700900</v>
+        <v>5430000</v>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>Fert</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="P29" s="0"/>
       <c r="Q29" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie Renouvelable et Durable</t>
+        </is>
+      </c>
+      <c r="R29" s="0" t="inlineStr">
+        <is>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>289</v>
+        <v>177</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>428897</v>
+        <v>429132</v>
       </c>
       <c r="E30" s="0"/>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G30" s="2">
-        <v>44540.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46106.0</v>
+        <v>46507.0</v>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J30" s="0" t="n">
-        <v>3794217.0</v>
+        <v>2695177.0</v>
       </c>
       <c r="K30" s="0" t="n">
-        <v>3794217</v>
+        <v>2695177</v>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>DAI</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>Support to Job Creation and the Investment Climate - Madagascar intervention</t>
+          <t>INCUBOOST</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
+        <is>
+          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
+        </is>
+      </c>
+      <c r="R30" s="0" t="inlineStr">
         <is>
           <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>206</v>
+        <v>243</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>« Projet de renforcement des capacités des Organisations Paysannes (OP) partenaires du programme par le financement et la mise en 'uvre des MIP/PEA ' Région ANALANJIROFO ''BABANGY'' »</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / BABANGY</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>445783</v>
+        <v>0</v>
       </c>
       <c r="E31" s="0"/>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G31" s="2">
-        <v>45119.0</v>
+        <v>45200.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46022.0</v>
+        <v>46660.0</v>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J31" s="0" t="n">
-        <v>492000.0</v>
+        <v>539437.0</v>
       </c>
       <c r="K31" s="0" t="n">
-        <v>492000</v>
+        <v>770624</v>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Université d'Aarhus</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R31" s="0" t="inlineStr">
+        <is>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>295</v>
+        <v>235</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t/>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>409496</v>
+        <v>462420</v>
       </c>
       <c r="E32" s="0"/>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G32" s="2">
-        <v>43804.0</v>
+        <v>45658.0</v>
       </c>
       <c r="H32" s="2">
-        <v>45821.0</v>
+        <v>46934.0</v>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>plus de 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J32" s="0" t="n">
-        <v>2985300.0</v>
+        <v>750000.0</v>
       </c>
       <c r="K32" s="0" t="n">
-        <v>13985300</v>
+        <v>793026</v>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N32" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N32" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O32" s="0"/>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
+        </is>
+      </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+          <t>LIGNE OSC</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R32" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>209</v>
+        <v>294</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacité des Organisations Paysannes de SAVA vers leur professionnalisation. (MIHAMAFY)-SAVA</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / MIHAMAFY SAVA</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>439059</v>
+        <v>431413</v>
       </c>
       <c r="E33" s="0"/>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G33" s="2">
-        <v>44953.0</v>
+        <v>44782.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46022.0</v>
+        <v>46622.0</v>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J33" s="0" t="n">
-        <v>536930.93</v>
+        <v>8300000.0</v>
       </c>
       <c r="K33" s="0" t="n">
-        <v>536930</v>
+        <v>53300000</v>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
-[...6 lines deleted...]
-      </c>
+          <t>Agence Française de Développement - AFD</t>
+        </is>
+      </c>
+      <c r="P33" s="0"/>
       <c r="Q33" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Contribution à la plateforme d'investissement pour l'Afrique (AIP) en appui aux secteurs des transports, de l'eau et de l'énergie à Madagascar (Ph.3)</t>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
+        <is>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>298</v>
+        <v>379</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>422791</v>
+        <v>0</v>
       </c>
       <c r="E34" s="0"/>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G34" s="2">
-        <v>44538.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H34" s="2">
-        <v>46024.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J34" s="0" t="n">
-        <v>4149956.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K34" s="0" t="n">
-        <v>4422717</v>
+        <v>50000</v>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N34" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>FOOD</t>
+          <t>TDM 2000</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q34" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Développement rural</t>
+      <c r="R34" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>294</v>
+        <v>378</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase 2 (PIAA2)</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PIAA 2</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>431413</v>
+        <v>0</v>
       </c>
       <c r="E35" s="0"/>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G35" s="2">
-        <v>44782.0</v>
+        <v>46023.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46622.0</v>
+        <v>46752.0</v>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J35" s="0" t="n">
-        <v>8300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="K35" s="0" t="n">
-        <v>53300000</v>
+        <v>1600000</v>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N35" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>PIAA</t>
-[...6 lines deleted...]
-      </c>
+          <t>IECD</t>
+        </is>
+      </c>
+      <c r="P35" s="0"/>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
+        <is>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>309</v>
+        <v>389</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Projet JIRAMA WATER III - Prioritaire (réhabilitation AEP d'Antananarivo)</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>412366</v>
+        <v>700002898</v>
       </c>
       <c r="E36" s="0"/>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G36" s="2">
-        <v>43819.0</v>
+        <v>46079.0</v>
       </c>
       <c r="H36" s="2">
-        <v>46382.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J36" s="0" t="n">
-        <v>29999996.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="K36" s="0" t="n">
-        <v>64999996</v>
+        <v>7500000</v>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
-[...2 lines deleted...]
-      <c r="O36" s="0"/>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+          <t>ACTE</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
+        <is>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>211</v>
+        <v>392</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>440683</v>
+        <v>484385</v>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G37" s="2">
-        <v>44953.0</v>
+        <v>46127.0</v>
       </c>
       <c r="H37" s="2">
-        <v>46019.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J37" s="0" t="n">
-        <v>707029.75</v>
+        <v>2200000.0</v>
       </c>
       <c r="K37" s="0" t="n">
-        <v>707029</v>
+        <v>2200000</v>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N37" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Christian Blind Mission Ireland - CBM</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>315</v>
+        <v>205</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>TANGO (Tosika Angovo - Appui à l'électricité)</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>700001932</v>
+        <v>445782</v>
       </c>
       <c r="E38" s="0"/>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G38" s="2">
-        <v>45449.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46022.0</v>
+        <v>46021.0</v>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>plus d'un an</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J38" s="0" t="n">
-        <v>3500000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="K38" s="0" t="n">
-        <v>5430000</v>
+        <v>483000</v>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N38" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N38" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O38" s="0"/>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>Action Intercoopération Madagascar - AIM</t>
+        </is>
+      </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>Energie Renouvelable et Durable</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>175</v>
+        <v>402</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>442498</v>
+        <v>0</v>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G39" s="2">
-        <v>45110.0</v>
+        <v>45992.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47546.0</v>
+        <v>47087.0</v>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J39" s="0" t="n">
-        <v>7500000.0</v>
+        <v>220500.0</v>
       </c>
       <c r="K39" s="0" t="n">
-        <v>29500000</v>
+        <v>220500</v>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N39" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N39" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O39" s="0"/>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>SVEUCILISTE U ZAGREBU</t>
+        </is>
+      </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la plateforme d'investissement pour l'Afrique (AIP) en appui aux secteurs des transports, de l'eau et de l'énergie à Madagascar (Ph.3)</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>446601</v>
+        <v>700001809</v>
       </c>
       <c r="E40" s="0"/>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G40" s="2">
-        <v>45278.0</v>
+        <v>45758.0</v>
       </c>
       <c r="H40" s="2">
-        <v>47299.0</v>
+        <v>47948.0</v>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>plus de 5 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="J40" s="0" t="n">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="K40" s="0" t="n">
-        <v>20000000</v>
+        <v>16000000</v>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
           <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
-      <c r="O40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>Pacte vert</t>
+          <t>COMPETENCES POUR TOUTES ET TOUS</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Compétences pour toutes et tous</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>423088</v>
+        <v>445762</v>
       </c>
       <c r="E41" s="0"/>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G41" s="2">
-        <v>44314.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H41" s="2">
-        <v>45838.0</v>
+        <v>46021.0</v>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J41" s="0" t="n">
-        <v>1000000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="K41" s="0" t="n">
-        <v>1000000</v>
+        <v>375000</v>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
-          <t>Support to Job Creation and the Investment Climate - Madagascar intervention</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D42" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="0"/>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G42" s="2">
-        <v>45078.0</v>
+        <v>44917.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46173.0</v>
+        <v>46742.0</v>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J42" s="0" t="n">
-        <v>183000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="K42" s="0" t="n">
-        <v>183000</v>
+        <v>28000000</v>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
-[...2 lines deleted...]
-      <c r="P42" s="0" t="inlineStr">
+          <t>WeLight</t>
+        </is>
+      </c>
+      <c r="P42" s="0"/>
+      <c r="Q42" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q42" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Santé</t>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>205</v>
+        <v>317</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>« Subventions de type MIP/PEA pour le Renforcement de capacité des Organisations Paysannes de la SAVA vers leur professionnalisation. TOSIKA ho an'ireo Mivondrona eny Ifotony mba HAmokatra sy ho Matihanina amin'ny Asa FIhariana - TOSIKA MIHAMAFY »</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / TOSIKA MIHAMAFY</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>445782</v>
+        <v>446601</v>
       </c>
       <c r="E43" s="0"/>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G43" s="2">
-        <v>45119.0</v>
+        <v>45278.0</v>
       </c>
       <c r="H43" s="2">
-        <v>46021.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="J43" s="0" t="n">
-        <v>483000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="K43" s="0" t="n">
-        <v>483000</v>
+        <v>20000000</v>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
+        <is>
+          <t>Pacte vert</t>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement et renforcement des capacités des Organisations Paysannes (OP) par la mise en 'uvre de projets structurants de type MIP/PEA ' Région DIANA</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD DIANA MIP / PEA</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>445762</v>
+        <v>442498</v>
       </c>
       <c r="E44" s="0"/>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G44" s="2">
-        <v>45119.0</v>
+        <v>45110.0</v>
       </c>
       <c r="H44" s="2">
-        <v>46021.0</v>
+        <v>47546.0</v>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="J44" s="0" t="n">
-        <v>375000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="K44" s="0" t="n">
-        <v>375000</v>
+        <v>33200000</v>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N44" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie Renouvelable et Durable</t>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>251</v>
+        <v>380</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t/>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>431842</v>
+        <v>700003279</v>
       </c>
       <c r="E45" s="0"/>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G45" s="2">
-        <v>44748.0</v>
+        <v>45994.0</v>
       </c>
       <c r="H45" s="2">
-        <v>46022.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J45" s="0" t="n">
-        <v>902500.0</v>
+        <v>3498584.0</v>
       </c>
       <c r="K45" s="0" t="n">
-        <v>949999</v>
+        <v>3498584</v>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N45" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>United Nations Office For Project Services - UNOPS</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>164</v>
+        <v>393</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>0</v>
+        <v>484332</v>
       </c>
       <c r="E46" s="0"/>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G46" s="2">
-        <v>45292.0</v>
+        <v>46135.0</v>
       </c>
       <c r="H46" s="2">
-        <v>46387.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J46" s="0" t="n">
-        <v>755476.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K46" s="0" t="n">
-        <v>755476</v>
+        <v>1000000</v>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N46" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>433655</v>
+        <v>445318</v>
       </c>
       <c r="E47" s="0"/>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G47" s="2">
-        <v>44748.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H47" s="2">
-        <v>46022.0</v>
+        <v>45930.0</v>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 2 ans</t>
         </is>
       </c>
       <c r="J47" s="0" t="n">
-        <v>3696000.0</v>
+        <v>560500.0</v>
       </c>
       <c r="K47" s="0" t="n">
-        <v>3696000</v>
+        <v>560500</v>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N47" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
+          <t>Centre Technique Horticole de Tamatave - CTHT</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
-      <c r="P47" s="0" t="inlineStr">
+      <c r="Q47" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
-      <c r="Q47" s="0" t="inlineStr">
+      <c r="R47" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>0</v>
+        <v>431843</v>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G48" s="2">
-        <v>44927.0</v>
+        <v>44739.0</v>
       </c>
       <c r="H48" s="2">
-        <v>46142.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J48" s="0" t="n">
-        <v>710940.0</v>
+        <v>545865.0</v>
       </c>
       <c r="K48" s="0" t="n">
-        <v>710940</v>
+        <v>574595</v>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD </t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>445318</v>
+        <v>436311</v>
       </c>
       <c r="E49" s="0"/>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G49" s="2">
-        <v>45119.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H49" s="2">
-        <v>45930.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>environ 2 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J49" s="0" t="n">
-        <v>560500.0</v>
+        <v>993024.0</v>
       </c>
       <c r="K49" s="0" t="n">
-        <v>560500</v>
+        <v>1014887</v>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Terre des Hommes Nederland</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>IEDDH</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>210</v>
+        <v>401</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA-SAVA : SAhandriaka VOhajary, Kendrena HAharitra-SAVA (bassin versante aménagé en vue d'une durabilité dans la région SAVA)</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA SAVA</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>439054</v>
+        <v>0</v>
       </c>
       <c r="E50" s="0"/>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G50" s="2">
-        <v>44953.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H50" s="2">
-        <v>46022.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J50" s="0" t="n">
-        <v>483124.52</v>
+        <v>156000.0</v>
       </c>
       <c r="K50" s="0" t="n">
-        <v>508755</v>
+        <v>156000</v>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>Université d'Angers</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>0</v>
+        <v>445783</v>
       </c>
       <c r="E51" s="0"/>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G51" s="2">
-        <v>45658.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H51" s="2">
-        <v>46387.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J51" s="0" t="n">
-        <v>696420.0</v>
+        <v>492000.0</v>
       </c>
       <c r="K51" s="0" t="n">
-        <v>696420</v>
+        <v>492000</v>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
-          <t>Université de Bordeaux</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>231</v>
+        <v>309</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>0</v>
+        <v>412366</v>
       </c>
       <c r="E52" s="0"/>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G52" s="2">
-        <v>45352.0</v>
+        <v>43819.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46630.0</v>
+        <v>46382.0</v>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 7 ans</t>
         </is>
       </c>
       <c r="J52" s="0" t="n">
-        <v>315625.0</v>
+        <v>29999996.0</v>
       </c>
       <c r="K52" s="0" t="n">
-        <v>315625</v>
+        <v>64999996</v>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
-          <t>Université de Bologne</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="P52" s="0"/>
       <c r="Q52" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>253</v>
+        <v>215</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>431841</v>
+        <v>390450</v>
       </c>
       <c r="E53" s="0"/>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G53" s="2">
-        <v>44733.0</v>
+        <v>43084.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46021.0</v>
+        <v>46012.0</v>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 8 ans</t>
         </is>
       </c>
       <c r="J53" s="0" t="n">
-        <v>379882.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="K53" s="0" t="n">
-        <v>379882</v>
+        <v>26370000</v>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N53" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
-[...6 lines deleted...]
-      </c>
+          <t>Agence Française de Développement - AFD</t>
+        </is>
+      </c>
+      <c r="P53" s="0"/>
       <c r="Q53" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Contribution du PIN FED 11 à l'African Investment Facility en appui aux secteurs des Transports, de l'Eau et de l'Electricité à Madagascar</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>VAGNONO : Projet d'appui au développement de l'économie rurale dans la Région Analanjirofo</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / VAGNONÔ</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>431843</v>
+        <v>440683</v>
       </c>
       <c r="E54" s="0"/>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G54" s="2">
-        <v>44739.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H54" s="2">
-        <v>46022.0</v>
+        <v>46019.0</v>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J54" s="0" t="n">
-        <v>545865.0</v>
+        <v>707029.75</v>
       </c>
       <c r="K54" s="0" t="n">
-        <v>574595</v>
+        <v>707029</v>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N54" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
-      <c r="P54" s="0" t="inlineStr">
+      <c r="Q54" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
-      <c r="Q54" s="0" t="inlineStr">
+      <c r="R54" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>0</v>
+        <v>700002571</v>
       </c>
       <c r="E55" s="0"/>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G55" s="2">
-        <v>45566.0</v>
+        <v>45644.0</v>
       </c>
       <c r="H55" s="2">
-        <v>47026.0</v>
+        <v>47514.0</v>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J55" s="0" t="n">
-        <v>684041.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="K55" s="0" t="n">
-        <v>684041</v>
+        <v>35000000</v>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
-          <t>Norwegian Research Center - NORCE</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Banque allemande de Développement - KfW</t>
+        </is>
+      </c>
+      <c r="P55" s="0"/>
       <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>Faritra Arovana Mirindra - Aires Protégées gérées de façon harmonieuse</t>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Appui au Centre National de Formation de Techniciens Forestiers (CNFTF), en vue du renforcement de sa performance</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>RINDRA / CNFTF</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>442148</v>
+        <v>422432</v>
       </c>
       <c r="E56" s="0"/>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G56" s="2">
-        <v>45282.0</v>
+        <v>44547.0</v>
       </c>
       <c r="H56" s="2">
-        <v>45830.0</v>
+        <v>46418.0</v>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>plus d'un an</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J56" s="0" t="n">
-        <v>617500.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="K56" s="0" t="n">
-        <v>650000</v>
+        <v>2000000</v>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N56" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N56" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>RINDRA</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
-          <t>Renforcement INstitutionnel vers le Développement de la Résilience Agricole (RINDRA)</t>
+          <t>FOOD</t>
         </is>
       </c>
       <c r="Q56" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>299</v>
+        <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
-[...3 lines deleted...]
-        <v>398749</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91011</t>
+        </is>
       </c>
       <c r="E57" s="0"/>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G57" s="2">
-        <v>43294.0</v>
+        <v>45717.0</v>
       </c>
       <c r="H57" s="2">
-        <v>45929.0</v>
+        <v>46446.0</v>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J57" s="0" t="n">
-        <v>7500000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="K57" s="0" t="n">
-        <v>39300000</v>
+        <v>430000</v>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N57" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N57" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+          <t>ECHO</t>
         </is>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>420134</v>
+        <v>422791</v>
       </c>
       <c r="E58" s="0"/>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G58" s="2">
-        <v>44354.0</v>
+        <v>44538.0</v>
       </c>
       <c r="H58" s="2">
-        <v>45823.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J58" s="0" t="n">
-        <v>1400000.0</v>
+        <v>4149956.0</v>
       </c>
       <c r="K58" s="0" t="n">
-        <v>1474157</v>
+        <v>4422717</v>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N58" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement de l'Agriculture et aux Filières Inclusives Autour d'Antananarivo Madagascar (AFAFI-Centre)</t>
+          <t>FOOD</t>
         </is>
       </c>
       <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>147</v>
+        <v>289</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>0</v>
+        <v>428897</v>
       </c>
       <c r="E59" s="0"/>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G59" s="2">
-        <v>44835.0</v>
+        <v>44540.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46660.0</v>
+        <v>46106.0</v>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J59" s="0" t="n">
-        <v>2050510.0</v>
+        <v>3794217.0</v>
       </c>
       <c r="K59" s="0" t="n">
-        <v>2050510</v>
+        <v>3794217</v>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur France</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>DAI</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>CLIM-INVEST</t>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Support to Job Creation and the Investment Climate - Madagascar intervention</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>307</v>
+        <v>158</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>419090</v>
+        <v>0</v>
       </c>
       <c r="E60" s="0"/>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G60" s="2">
-        <v>44277.0</v>
+        <v>45078.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46022.0</v>
+        <v>46295.0</v>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J60" s="0" t="n">
-        <v>1999805.0</v>
+        <v>183000.0</v>
       </c>
       <c r="K60" s="0" t="n">
-        <v>2105058</v>
+        <v>183000</v>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N60" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N60" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement de l'Agriculture et aux Filières Inclusives Autour d'Antananarivo Madagascar (AFAFI-Centre)</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>312</v>
+        <v>251</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des Capacites des Organisations Paysannes Autour des Filieres Riz, Banane, Pisciculture et PECHE Continentale DANS la Region DIANA</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / FIARO</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>431844</v>
+        <v>431842</v>
       </c>
       <c r="E61" s="0"/>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G61" s="2">
-        <v>44729.0</v>
+        <v>44748.0</v>
       </c>
       <c r="H61" s="2">
         <v>46022.0</v>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J61" s="0" t="n">
-        <v>416838.0</v>
+        <v>902500.0</v>
       </c>
       <c r="K61" s="0" t="n">
-        <v>438786</v>
+        <v>949999</v>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N61" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N61" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
+          <t>Action Intercoopération Madagascar - AIM</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
-      <c r="P61" s="0" t="inlineStr">
+      <c r="Q61" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
-      <c r="Q61" s="0" t="inlineStr">
+      <c r="R61" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>316</v>
+        <v>371</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>444932</v>
+        <v>485287</v>
       </c>
       <c r="E62" s="0"/>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G62" s="2">
-        <v>45393.0</v>
+        <v>45985.0</v>
       </c>
       <c r="H62" s="2">
-        <v>46122.0</v>
+        <v>47603.0</v>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J62" s="0" t="n">
-        <v>399986.03</v>
+        <v>11200000.0</v>
       </c>
       <c r="K62" s="0" t="n">
-        <v>399986</v>
+        <v>11428571</v>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N62" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Pacte vert</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>448480</v>
+        <v>433655</v>
       </c>
       <c r="E63" s="0"/>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G63" s="2">
-        <v>45267.0</v>
+        <v>44748.0</v>
       </c>
       <c r="H63" s="2">
-        <v>46752.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J63" s="0" t="n">
-        <v>1300000.0</v>
+        <v>3696000.0</v>
       </c>
       <c r="K63" s="0" t="n">
-        <v>1447000</v>
+        <v>3696000</v>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N63" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Aga Khan Foundation</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>321</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>449194</v>
+        <v>0</v>
       </c>
       <c r="E64" s="0"/>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G64" s="2">
-        <v>45275.0</v>
+        <v>45017.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46773.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J64" s="0" t="n">
-        <v>1000000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="K64" s="0" t="n">
-        <v>1054083</v>
+        <v>170000</v>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N64" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N64" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Université de Turin</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>322</v>
+        <v>164</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>449210</v>
+        <v>0</v>
       </c>
       <c r="E65" s="0"/>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G65" s="2">
-        <v>45267.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46408.0</v>
+        <v>46507.0</v>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J65" s="0" t="n">
-        <v>1200000.0</v>
+        <v>755476.0</v>
       </c>
       <c r="K65" s="0" t="n">
-        <v>1265847</v>
+        <v>755476</v>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N65" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N65" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Université de Limoges</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>320</v>
+        <v>155</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>448923</v>
+        <v>0</v>
       </c>
       <c r="E66" s="0"/>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G66" s="2">
-        <v>45271.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46812.0</v>
+        <v>46142.0</v>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J66" s="0" t="n">
-        <v>2800000.0</v>
+        <v>710940.0</v>
       </c>
       <c r="K66" s="0" t="n">
-        <v>2947413</v>
+        <v>710940</v>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N66" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N66" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>Université de Montpellier</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>236</v>
+        <v>418</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D67" s="0" t="n">
-        <v>462553</v>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>2025/01083</t>
+        </is>
       </c>
       <c r="E67" s="0"/>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G67" s="2">
-        <v>45717.0</v>
+        <v>46026.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46812.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>environ 2 ans</t>
         </is>
       </c>
       <c r="J67" s="0" t="n">
-        <v>740831.0</v>
+        <v>830000.0</v>
       </c>
       <c r="K67" s="0" t="n">
-        <v>854831</v>
+        <v>830000</v>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q67" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Développement rural</t>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>454987</v>
+        <v>0</v>
       </c>
       <c r="E68" s="0"/>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G68" s="2">
-        <v>45468.0</v>
+        <v>45658.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46931.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J68" s="0" t="n">
-        <v>500000.0</v>
+        <v>696420.0</v>
       </c>
       <c r="K68" s="0" t="n">
-        <v>874106</v>
+        <v>696420</v>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>Kolo Zaza Malagasy - KOZAMA</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>Université de Bordeaux</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
+          <t>HORIZON EUROPE</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q68" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Education Formation </t>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>245</v>
+        <v>377</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>700001808</v>
+        <v>0</v>
       </c>
       <c r="E69" s="0"/>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G69" s="2">
-        <v>45460.0</v>
+        <v>45901.0</v>
       </c>
       <c r="H69" s="2">
-        <v>46387.0</v>
+        <v>47726.0</v>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J69" s="0" t="n">
-        <v>5000000.0</v>
+        <v>570512.0</v>
       </c>
       <c r="K69" s="0" t="n">
-        <v>9850000</v>
+        <v>570512</v>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>448589</v>
+        <v>431841</v>
       </c>
       <c r="E70" s="0"/>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G70" s="2">
-        <v>45280.0</v>
+        <v>44733.0</v>
       </c>
       <c r="H70" s="2">
-        <v>47026.0</v>
+        <v>46021.0</v>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J70" s="0" t="n">
-        <v>9000000.0</v>
+        <v>379882.0</v>
       </c>
       <c r="K70" s="0" t="n">
-        <v>17000000</v>
+        <v>379882</v>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N70" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>448531</v>
+        <v>0</v>
       </c>
       <c r="E71" s="0"/>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G71" s="2">
-        <v>45393.0</v>
+        <v>45352.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46022.0</v>
+        <v>46630.0</v>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>plus d'un an</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J71" s="0" t="n">
-        <v>1000000.0</v>
+        <v>315625.0</v>
       </c>
       <c r="K71" s="0" t="n">
-        <v>1000000</v>
+        <v>315625</v>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>Université de Bologne</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
-[...2 lines deleted...]
-      <c r="Q71" s="0"/>
+          <t>HORIZON EUROPE</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>242</v>
+        <v>191</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ATSIKA JIABY</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>457997</v>
+        <v>0</v>
       </c>
       <c r="E72" s="0"/>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G72" s="2">
-        <v>45589.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H72" s="2">
-        <v>47071.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J72" s="0" t="n">
-        <v>760500.0</v>
+        <v>145454.0</v>
       </c>
       <c r="K72" s="0" t="n">
-        <v>845000</v>
+        <v>145454</v>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q72" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>239</v>
+        <v>159</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E73" s="0"/>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G73" s="2">
-        <v>45017.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H73" s="2">
-        <v>46477.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J73" s="0" t="n">
-        <v>569375.0</v>
+        <v>140000.0</v>
       </c>
       <c r="K73" s="0" t="n">
-        <v>569375</v>
+        <v>140000</v>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N73" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N73" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>Université de Tunis El Manar</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q73" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Santé</t>
+      <c r="R73" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>437499</v>
+        <v>0</v>
       </c>
       <c r="E74" s="0"/>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G74" s="2">
-        <v>44902.0</v>
+        <v>45566.0</v>
       </c>
       <c r="H74" s="2">
-        <v>45867.0</v>
+        <v>47026.0</v>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J74" s="0" t="n">
-        <v>299998.15</v>
+        <v>684041.0</v>
       </c>
       <c r="K74" s="0" t="n">
-        <v>299998</v>
+        <v>684041</v>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
-          <t>Transparency International Initiative Madagascar - TI MG</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>Norwegian Research Center - NORCE</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
+          <t>HORIZON EUROPE</t>
+        </is>
+      </c>
+      <c r="Q74" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q74" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Gouvernance démocratique et institutionnelle</t>
+      <c r="R74" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>244</v>
+        <v>195</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>454989</v>
+        <v>0</v>
       </c>
       <c r="E75" s="0"/>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G75" s="2">
-        <v>45526.0</v>
+        <v>43709.0</v>
       </c>
       <c r="H75" s="2">
-        <v>46646.0</v>
+        <v>45900.0</v>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="J75" s="0" t="n">
-        <v>1500000.0</v>
+        <v>364750.0</v>
       </c>
       <c r="K75" s="0" t="n">
-        <v>1666667</v>
+        <v>364750</v>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N75" s="0" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="N75" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>Université libre de Bruxelles - ULB</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q75" s="0" t="inlineStr">
+        <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q75" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+      <c r="R75" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>238</v>
+        <v>299</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>0</v>
+        <v>398749</v>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G76" s="2">
+        <v>43294.0</v>
+      </c>
+      <c r="H76" s="2">
+        <v>45929.0</v>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t>environ 7 ans</t>
+        </is>
+      </c>
+      <c r="J76" s="0" t="n">
+        <v>7500000.0</v>
+      </c>
+      <c r="K76" s="0" t="n">
+        <v>39300000</v>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI SUD</t>
+        </is>
+      </c>
+      <c r="Q76" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>399</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'appui à la Société civile locale</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>FANAINGA+</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="n">
+        <v>700001808</v>
+      </c>
+      <c r="E77" s="0"/>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G77" s="2">
+        <v>45474.0</v>
+      </c>
+      <c r="H77" s="2">
+        <v>47299.0</v>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t>presque 5 ans</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="n">
+        <v>10000000.0</v>
+      </c>
+      <c r="K77" s="0" t="n">
+        <v>16450000</v>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>TOUS REDEVABLES</t>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>370</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Compétences pour toutes et tous Approche projet</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D78" s="0" t="n">
+        <v>700001722</v>
+      </c>
+      <c r="E78" s="0"/>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G78" s="2">
+        <v>46037.0</v>
+      </c>
+      <c r="H78" s="2">
+        <v>48166.0</v>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t>presque 6 ans</t>
+        </is>
+      </c>
+      <c r="J78" s="0" t="n">
+        <v>22000000.0</v>
+      </c>
+      <c r="K78" s="0" t="n">
+        <v>22500000</v>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>Expertise France</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>COMPETENCES POUR TOUTES ET TOUS</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>Compétences pour toutes et tous</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>416</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>UNHAS</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>2026/00007</t>
+        </is>
+      </c>
+      <c r="E79" s="0"/>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G79" s="2">
+        <v>46023.0</v>
+      </c>
+      <c r="H79" s="2">
+        <v>46387.0</v>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>12 mois</t>
+        </is>
+      </c>
+      <c r="J79" s="0" t="n">
+        <v>250000.0</v>
+      </c>
+      <c r="K79" s="0" t="n">
+        <v>250000</v>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t>Programme Alimentaire Mondial - PAM</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q79" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>PVSTATEM</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="E80" s="0"/>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G80" s="2">
+        <v>44835.0</v>
+      </c>
+      <c r="H80" s="2">
+        <v>46660.0</v>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t>presque 5 ans</t>
+        </is>
+      </c>
+      <c r="J80" s="0" t="n">
+        <v>2050510.0</v>
+      </c>
+      <c r="K80" s="0" t="n">
+        <v>2050510</v>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>Institut Pasteur France</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
+        <v>415</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>2025/01106</t>
+        </is>
+      </c>
+      <c r="E81" s="0"/>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G81" s="2">
+        <v>46082.0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>46630.0</v>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t>plus d'un an</t>
+        </is>
+      </c>
+      <c r="J81" s="0" t="n">
+        <v>860000.0</v>
+      </c>
+      <c r="K81" s="0" t="n">
+        <v>860000</v>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t>Save The Children International</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
+        <v>405</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>EMPOWER</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="0"/>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G82" s="2">
+        <v>45992.0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>46691.0</v>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t>presque 2 ans</t>
+        </is>
+      </c>
+      <c r="J82" s="0" t="n">
+        <v>50000.0</v>
+      </c>
+      <c r="K82" s="0" t="n">
+        <v>50000</v>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>414</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>2025/01088</t>
+        </is>
+      </c>
+      <c r="E83" s="0"/>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G83" s="2">
+        <v>46023.0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>46387.0</v>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t>12 mois</t>
+        </is>
+      </c>
+      <c r="J83" s="0" t="n">
+        <v>330000.0</v>
+      </c>
+      <c r="K83" s="0" t="n">
+        <v>330000</v>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>320</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>DIABE II</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="n">
+        <v>448923</v>
+      </c>
+      <c r="E84" s="0"/>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G84" s="2">
+        <v>45271.0</v>
+      </c>
+      <c r="H84" s="2">
+        <v>46812.0</v>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J84" s="0" t="n">
+        <v>2800000.0</v>
+      </c>
+      <c r="K84" s="0" t="n">
+        <v>2947413</v>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>Planète Urgence</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI CENTRE</t>
+        </is>
+      </c>
+      <c r="Q84" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI Centre - Top up 2022</t>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>322</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>PROFI-LAIT +</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="n">
+        <v>449210</v>
+      </c>
+      <c r="E85" s="0"/>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G85" s="2">
+        <v>45267.0</v>
+      </c>
+      <c r="H85" s="2">
+        <v>46408.0</v>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>environ 3 ans</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="n">
+        <v>1200000.0</v>
+      </c>
+      <c r="K85" s="0" t="n">
+        <v>1265847</v>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>Malagasy Dairy Board - MDG GIE</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI CENTRE</t>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI Centre - Top up 2022</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>236</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D86" s="0" t="n">
+        <v>462553</v>
+      </c>
+      <c r="E86" s="0"/>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G86" s="2">
+        <v>45717.0</v>
+      </c>
+      <c r="H86" s="2">
+        <v>46812.0</v>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t>environ 3 ans</t>
+        </is>
+      </c>
+      <c r="J86" s="0" t="n">
+        <v>740831.0</v>
+      </c>
+      <c r="K86" s="0" t="n">
+        <v>854831</v>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>LIGNE OSC</t>
+        </is>
+      </c>
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>316</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DYNATSIMO</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="n">
+        <v>444932</v>
+      </c>
+      <c r="E87" s="0"/>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G87" s="2">
+        <v>45393.0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>46122.0</v>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t>presque 2 ans</t>
+        </is>
+      </c>
+      <c r="J87" s="0" t="n">
+        <v>399986.03</v>
+      </c>
+      <c r="K87" s="0" t="n">
+        <v>399986</v>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>Institut de Recherche pour le Développement - IRD</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI SUD</t>
+        </is>
+      </c>
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>413</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>SAFE</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>2025/01101</t>
+        </is>
+      </c>
+      <c r="E88" s="0"/>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G88" s="2">
+        <v>46025.0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>46812.0</v>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t>environ 2 ans</t>
+        </is>
+      </c>
+      <c r="J88" s="0" t="n">
+        <v>670000.0</v>
+      </c>
+      <c r="K88" s="0" t="n">
+        <v>670000</v>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>Action Contre la Faim - ACF</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q88" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R88" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>312</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>FIARO</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="n">
+        <v>431844</v>
+      </c>
+      <c r="E89" s="0"/>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G89" s="2">
+        <v>44729.0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>46022.0</v>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>plus de 3 ans</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="n">
+        <v>416838.0</v>
+      </c>
+      <c r="K89" s="0" t="n">
+        <v>438786</v>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI NORD</t>
+        </is>
+      </c>
+      <c r="Q89" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+        </is>
+      </c>
+      <c r="R89" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>307</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>TAFITA</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="n">
+        <v>419090</v>
+      </c>
+      <c r="E90" s="0"/>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G90" s="2">
+        <v>44277.0</v>
+      </c>
+      <c r="H90" s="2">
+        <v>46022.0</v>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>presque 5 ans</t>
+        </is>
+      </c>
+      <c r="J90" s="0" t="n">
+        <v>1999805.0</v>
+      </c>
+      <c r="K90" s="0" t="n">
+        <v>2105058</v>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>Geomatique et Services Associes SARL</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI CENTRE</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui au Financement de l'Agriculture et aux Filières Inclusives Autour d'Antananarivo Madagascar (AFAFI-Centre)</t>
+        </is>
+      </c>
+      <c r="R90" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>321</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>AMPIANA 3</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="n">
+        <v>449194</v>
+      </c>
+      <c r="E91" s="0"/>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G91" s="2">
+        <v>45275.0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>46773.0</v>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J91" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="K91" s="0" t="n">
+        <v>1054083</v>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>APDRA Pisciculture Paysanne</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI CENTRE</t>
+        </is>
+      </c>
+      <c r="Q91" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI Centre - Top up 2022</t>
+        </is>
+      </c>
+      <c r="R91" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>412</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2024/91005</t>
+        </is>
+      </c>
+      <c r="E92" s="0"/>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G92" s="2">
+        <v>45352.0</v>
+      </c>
+      <c r="H92" s="2">
+        <v>46081.0</v>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>presque 2 ans</t>
+        </is>
+      </c>
+      <c r="J92" s="0" t="n">
+        <v>600000.0</v>
+      </c>
+      <c r="K92" s="0" t="n">
+        <v>600000</v>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>Programme Alimentaire Mondial - PAM</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q92" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>319</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>AMBIOKA 2</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="n">
+        <v>448480</v>
+      </c>
+      <c r="E93" s="0"/>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G93" s="2">
+        <v>45267.0</v>
+      </c>
+      <c r="H93" s="2">
+        <v>46752.0</v>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J93" s="0" t="n">
+        <v>1300000.0</v>
+      </c>
+      <c r="K93" s="0" t="n">
+        <v>1447000</v>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>Fert</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI CENTRE</t>
+        </is>
+      </c>
+      <c r="Q93" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI Centre - Top up 2022</t>
+        </is>
+      </c>
+      <c r="R93" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>411</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91010</t>
+        </is>
+      </c>
+      <c r="E94" s="0"/>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G94" s="2">
+        <v>45809.0</v>
+      </c>
+      <c r="H94" s="2">
+        <v>46538.0</v>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>presque 2 ans</t>
+        </is>
+      </c>
+      <c r="J94" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="K94" s="0" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>ECHO</t>
+        </is>
+      </c>
+      <c r="Q94" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R94" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>237</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D95" s="0" t="n">
+        <v>454987</v>
+      </c>
+      <c r="E95" s="0"/>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G95" s="2">
+        <v>45468.0</v>
+      </c>
+      <c r="H95" s="2">
+        <v>46931.0</v>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J95" s="0" t="n">
+        <v>500000.0</v>
+      </c>
+      <c r="K95" s="0" t="n">
+        <v>874106</v>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N95" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t>Kolo Zaza Malagasy - KOZAMA</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>LIGNE OSC</t>
+        </is>
+      </c>
+      <c r="Q95" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R95" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>419</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>APPD</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="E96" s="0"/>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G96" s="2">
+        <v>45078.0</v>
+      </c>
+      <c r="H96" s="2">
+        <v>46568.0</v>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J96" s="0" t="n">
+        <v>4400000.0</v>
+      </c>
+      <c r="K96" s="0" t="n">
+        <v>4400000</v>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de la Pêche et de l'Economie Bleue - MPEB</t>
+        </is>
+      </c>
+      <c r="P96" s="0"/>
+      <c r="Q96" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R96" s="0" t="inlineStr">
+        <is>
+          <t>Pêche et économie bleue</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>217</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>RN6 / RN13</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="n">
+        <v>389999</v>
+      </c>
+      <c r="E97" s="0"/>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G97" s="2">
+        <v>43066.0</v>
+      </c>
+      <c r="H97" s="2">
+        <v>46354.0</v>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t>environ 9 ans</t>
+        </is>
+      </c>
+      <c r="J97" s="0" t="n">
+        <v>116000000.0</v>
+      </c>
+      <c r="K97" s="0" t="n">
+        <v>235530000</v>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="P97" s="0"/>
+      <c r="Q97" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R97" s="0" t="inlineStr">
+        <is>
+          <t>Transports</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>244</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>ANJARA</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="n">
+        <v>454989</v>
+      </c>
+      <c r="E98" s="0"/>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G98" s="2">
+        <v>45526.0</v>
+      </c>
+      <c r="H98" s="2">
+        <v>46646.0</v>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t>environ 3 ans</t>
+        </is>
+      </c>
+      <c r="J98" s="0" t="n">
+        <v>1500000.0</v>
+      </c>
+      <c r="K98" s="0" t="n">
+        <v>1666667</v>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t>SOS Villages d'Enfants Madagascar</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>LIGNE OSC</t>
+        </is>
+      </c>
+      <c r="Q98" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R98" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>239</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>IMPRIMA</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="0"/>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G99" s="2">
+        <v>45017.0</v>
+      </c>
+      <c r="H99" s="2">
+        <v>46477.0</v>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t>presque 4 ans</t>
+        </is>
+      </c>
+      <c r="J99" s="0" t="n">
+        <v>569375.0</v>
+      </c>
+      <c r="K99" s="0" t="n">
+        <v>569375</v>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>Université de Strasbourg</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE</t>
+        </is>
+      </c>
+      <c r="Q99" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R99" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>242</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>ATSIKA JIABY</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="n">
+        <v>457997</v>
+      </c>
+      <c r="E100" s="0"/>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G100" s="2">
+        <v>45589.0</v>
+      </c>
+      <c r="H100" s="2">
+        <v>47071.0</v>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t>environ 4 ans</t>
+        </is>
+      </c>
+      <c r="J100" s="0" t="n">
+        <v>760500.0</v>
+      </c>
+      <c r="K100" s="0" t="n">
+        <v>845000</v>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>Cooperazione Paesi Emergenti - Co.P.E.</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>LIGNE OSC</t>
+        </is>
+      </c>
+      <c r="Q100" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R100" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>240</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>SANTE SALAMA</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="n">
+        <v>448589</v>
+      </c>
+      <c r="E101" s="0"/>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="G101" s="2">
+        <v>45280.0</v>
+      </c>
+      <c r="H101" s="2">
+        <v>47026.0</v>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t>presque 5 ans</t>
+        </is>
+      </c>
+      <c r="J101" s="0" t="n">
+        <v>9000000.0</v>
+      </c>
+      <c r="K101" s="0" t="n">
+        <v>17000000</v>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t>Centrale d'achats de médicaments essentiels et de matériel médical de Madagascar - SALAMA</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>EZAKA HO TOMADY</t>
+        </is>
+      </c>
+      <c r="Q101" s="0" t="inlineStr">
+        <is>
+          <t>UE Santé - Ezaka ho Tomady</t>
+        </is>
+      </c>
+      <c r="R101" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>249</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>MAIKA</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="n">
+        <v>437499</v>
+      </c>
+      <c r="E102" s="0"/>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G102" s="2">
+        <v>44902.0</v>
+      </c>
+      <c r="H102" s="2">
+        <v>45867.0</v>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t>plus de 2 ans</t>
+        </is>
+      </c>
+      <c r="J102" s="0" t="n">
+        <v>299998.15</v>
+      </c>
+      <c r="K102" s="0" t="n">
+        <v>299998</v>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t>Transparency International Initiative Madagascar - TI MG</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>IEDDH</t>
+        </is>
+      </c>
+      <c r="Q102" s="0" t="inlineStr">
+        <is>
+          <t>Default Convention</t>
+        </is>
+      </c>
+      <c r="R102" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>238</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>GUARDEN</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="E103" s="0"/>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G103" s="2">
         <v>44876.0</v>
       </c>
-      <c r="H76" s="2">
+      <c r="H103" s="2">
         <v>45961.0</v>
       </c>
-      <c r="I76" s="0" t="inlineStr">
+      <c r="I103" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
-      <c r="J76" s="0" t="n">
+      <c r="J103" s="0" t="n">
         <v>67750.0</v>
       </c>
-      <c r="K76" s="0" t="n">
+      <c r="K103" s="0" t="n">
         <v>67750</v>
       </c>
-      <c r="L76" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N76" s="0" t="inlineStr">
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N103" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O103" s="0" t="inlineStr">
         <is>
           <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
-      <c r="O76" s="0" t="inlineStr">
+      <c r="P103" s="0" t="inlineStr">
         <is>
           <t>HORIZON EUROPE</t>
         </is>
       </c>
-      <c r="P76" s="0" t="inlineStr">
+      <c r="Q103" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
-      <c r="Q76" s="0" t="inlineStr">
+      <c r="R103" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>246</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des processus électoral et démocratique</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>RPEDEM</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="n">
+        <v>448531</v>
+      </c>
+      <c r="E104" s="0"/>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Terminé</t>
+        </is>
+      </c>
+      <c r="G104" s="2">
+        <v>45393.0</v>
+      </c>
+      <c r="H104" s="2">
+        <v>46022.0</v>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t>plus d'un an</t>
+        </is>
+      </c>
+      <c r="J104" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="K104" s="0" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
+        <is>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>TOUS REDEVABLES</t>
+        </is>
+      </c>
+      <c r="Q104" s="0" t="inlineStr">
+        <is>
+          <t>Tous redevables</t>
+        </is>
+      </c>
+      <c r="R104" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O104"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -5939,1195 +8478,1195 @@
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>163</v>
+        <v>406</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Aménagement de corridors (Route Nationale 9 et Route Nationale Temporaire 12A) et Facilitation du commerce - Phase 2</t>
+          <t>Assistance technique à la mise en oeuvre du Programme PADIPAP</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>PACFC II </t>
+          <t>AT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>AGRECO</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD (251702000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Université de Turin</t>
+          <t>Université d'Alicante</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Université de Toamasina</t>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>COSVITEC</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tropical food</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kentia Formation</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Plateforme nationale Femme, Développement durable et sécurité alimentaire - PNFDDSA</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF (1498098.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Université d'Alicante</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Université de Toliara</t>
+          <t/>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>Internews</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Studio Sifaka</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Coalition des radios</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Communication Idea Development - CID</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ilontsera</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sioka</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MALINA</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (81300000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Green'N Kool</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alliance AIKA</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>People Power Inclusion - PPI (34932.0 EUR - don)</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>167</v>
+        <v>391</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Green'N Kool</t>
+          <t/>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Alliance AIKA</t>
+          <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI (34932.0 EUR - don)</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ (200000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>160</v>
+        <v>410</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t/>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
+          <t>MEDAIR</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (9999996.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Triodos IM (4000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>Divers (Groupes et Fondations privés) (8999998.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t/>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Internews</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Studio Sifaka</t>
+          <t/>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Coalition des radios</t>
+          <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>Communication Idea Development - CID</t>
+          <t/>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Ilontsera</t>
+          <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Sioka</t>
+          <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>MALINA</t>
+          <t/>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (114730000.0 EUR - don)</t>
+          <t>Banque Européenne d'Investissement (BEI) (81300000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>République de Madagascar (4800000.0 EUR - don)</t>
+          <t>Banque Africaine de Développement - BAD (35000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KOEXIM (40000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>191</v>
+        <v>388</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DEEP FARM</t>
+          <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
+          <t>Organisation internationale du Travail - OIT</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>ITUniversity</t>
+          <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Projet Lalankely 3 - Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Expertise France</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (23370000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Banque allemande de Développement - KfW</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Action Intercoopération Madagascar - AIM (25631.0 EUR - don)</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD (3578160.0 EUR - don)</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF (1498098.0 EUR - don)</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Centre d'excellence en entrepreneuriat - Le CEENTRE</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Programme des Nations Unies pour le Développement - PNUD (3578160.0 EUR - don)</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Réseau et accès finance</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Fonds d'équipement des Nations Unies - UNCDF</t>
+          <t>Centre d'excellence en entrepreneuriat - Le CEENTRE</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7139,115 +9678,115 @@
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD (76011686.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>République de Madagascar (5710000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
-          <t>Divers (Groupes et Fondations privés) (61508314.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Fonds de Développement Agricole - FDA</t>
@@ -7289,65 +9828,65 @@
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>République de Madagascar (1026315.0 EUR - don)</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour la population - UNFPA</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7364,515 +9903,515 @@
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>278</v>
+        <v>151</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Terre des Hommes Nederland</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Save The Children International</t>
+          <t>Grandir dignement</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>Save The Children International (21863.0 EUR - don)</t>
+          <t>Humanité &amp; Inclusion - HI (22500.0 EUR - don)</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grandir dignement (22500.0 EUR - don)</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Wildlife Conservation Society - WCS</t>
+          <t>Fonds des Nations Unies pour la population - UNFPA</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Centre de recherche forestière internationale - CIFOR</t>
+          <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>159</v>
+        <v>216</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Université de Tunis El Manar</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Africaine de Développement - BAD (76011686.0 EUR - don)</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>République de Madagascar (5710000.0 EUR - don)</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Divers (Groupes et Fondations privés) (61508314.0 EUR - don)</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>151</v>
+        <v>226</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Wildlife Conservation Society - WCS</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Grandir dignement</t>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre de recherche forestière internationale - CIFOR</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI (22500.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Grandir dignement (22500.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>243</v>
+        <v>400</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Université d'Aarhus</t>
+          <t>University of Technology Mauritius</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Africa Green Tec Madagascar</t>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>Africa Green Tec Madagascar (231187.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Institut de Recherche pour le Développement - IRD</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Syndicat des Organisations Agricoles - Réseau SOA</t>
+          <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI (43026.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>270</v>
+        <v>407</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7889,145 +10428,145 @@
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Fert</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Fifata</t>
+          <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Cap Malagasy</t>
+          <t/>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>CEFFEL</t>
+          <t/>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>Fert (200900.0 EUR - don)</t>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1930000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>289</v>
+        <v>177</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>DAI</t>
+          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fonds d'équipement des Nations Unies - UNCDF</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8039,515 +10578,515 @@
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>206</v>
+        <v>243</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>« Projet de renforcement des capacités des Organisations Paysannes (OP) partenaires du programme par le financement et la mise en 'uvre des MIP/PEA ' Région ANALANJIROFO ''BABANGY'' »</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / BABANGY</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>Université d'Aarhus</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Africa Green Tec Madagascar</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Africa Green Tec Madagascar (231187.0 EUR - don)</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>295</v>
+        <v>235</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t/>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>SOLIDIS</t>
+          <t>Syndicat des Organisations Agricoles - Réseau SOA</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Ginger Burgeap</t>
+          <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>IED</t>
+          <t/>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Gret</t>
+          <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (11000000.0 EUR - don)</t>
+          <t>Agriculteurs Français et Développement International - AFDI (43026.0 EUR - don)</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>209</v>
+        <v>294</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacité des Organisations Paysannes de SAVA vers leur professionnalisation. (MIHAMAFY)-SAVA</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / MIHAMAFY SAVA</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (45000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>298</v>
+        <v>379</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>TDM 2000</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD (272761.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>294</v>
+        <v>378</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase 2 (PIAA2)</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PIAA 2</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>IECD</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANKA</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fondation Energies pour le monde - FONDEM</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (45000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>309</v>
+        <v>389</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Projet JIRAMA WATER III - Prioritaire (réhabilitation AEP d'Antananarivo)</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (35000000.0 EUR - don)</t>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>211</v>
+        <v>392</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Christian Blind Mission Ireland - CBM</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8564,290 +11103,290 @@
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>315</v>
+        <v>205</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>TANGO (Tosika Angovo - Appui à l'électricité)</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1930000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>175</v>
+        <v>402</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>SVEUCILISTE U ZAGREBU</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Agence de Développement de l'Electrification Rurale - ADER</t>
+          <t>Ministère du Tourisme et de l'Artisanat</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut National de Tourisme et d'Hôtellerie</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (22000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Economic Development Board of Madagascar - EDBM</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8864,140 +11403,140 @@
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
+          <t>WeLight</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Européenne d'Investissement (BEI) (10000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Triodos IM (4000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Divers (Groupes et Fondations privés) (9000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>205</v>
+        <v>317</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>« Subventions de type MIP/PEA pour le Renforcement de capacité des Organisations Paysannes de la SAVA vers leur professionnalisation. TOSIKA ho an'ireo Mivondrona eny Ifotony mba HAmokatra sy ho Matihanina amin'ny Asa FIhariana - TOSIKA MIHAMAFY »</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / TOSIKA MIHAMAFY</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9014,290 +11553,290 @@
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement et renforcement des capacités des Organisations Paysannes (OP) par la mise en 'uvre de projets structurants de type MIP/PEA ' Région DIANA</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD DIANA MIP / PEA</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence de Développement de l'Electrification Rurale - ADER</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (22000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>251</v>
+        <v>380</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>United Nations Office For Project Services - UNOPS</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t/>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM (15833.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM (15833.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE (15833.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>164</v>
+        <v>393</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Université de Limoges</t>
+          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Institut Supérieur de Technologie d'Antanarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Institut Supérieur de Technologie d’Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
+          <t/>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Ran'eau</t>
+          <t/>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>Compagnie nationale d’eau et d’électricité - JIRAMA</t>
+          <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Aga Khan Foundation</t>
+          <t>Centre Technique Horticole de Tamatave - CTHT</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9314,595 +11853,595 @@
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Université de Montpellier</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Université de Toliara</t>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Université de Fianarantsoa</t>
+          <t/>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Université catholique de Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (28730.0 EUR - don)</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD </t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Centre Technique Horticole de Tamatave - CTHT</t>
+          <t>Terre des Hommes Nederland</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Save The Children International</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Save The Children International (21863.0 EUR - don)</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>210</v>
+        <v>401</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA-SAVA : SAhandriaka VOhajary, Kendrena HAharitra-SAVA (bassin versante aménagé en vue d'une durabilité dans la région SAVA)</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA SAVA</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Université d'Angers</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM (25631.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Université de Bordeaux</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>231</v>
+        <v>309</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Université de Bologne</t>
+          <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Centre d'études et de recherches économiques pour le développement - CERED</t>
+          <t/>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Bondy International</t>
+          <t/>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Européenne d'Investissement (BEI) (35000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>253</v>
+        <v>215</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t/>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (23370000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>VAGNONO : Projet d'appui au développement de l'économie rurale dans la Région Analanjirofo</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / VAGNONÔ</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (28730.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Norwegian Research Center - NORCE</t>
+          <t>Banque allemande de Développement - KfW</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Croix-Rouge Malagasy</t>
+          <t>Fondation pour les aires protégées et la biodiversité de Madagascar - FAPBM</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9914,295 +12453,295 @@
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Appui au Centre National de Formation de Techniciens Forestiers (CNFTF), en vue du renforcement de sa performance</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>RINDRA / CNFTF</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Centre National de Formation des Techniciens Forestiers - CNFTF</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>République de Madagascar (32500.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>299</v>
+        <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (31800000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE (74157.0 EUR - don)</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD (272761.0 EUR - don)</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>147</v>
+        <v>289</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur France</t>
+          <t>DAI</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10214,1120 +12753,1120 @@
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>307</v>
+        <v>158</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Geomatique et Services Associes SARL</t>
+          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>GEOSYSTEMS &amp; Développement (105253.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>312</v>
+        <v>251</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des Capacites des Organisations Paysannes Autour des Filieres Riz, Banane, Pisciculture et PECHE Continentale DANS la Region DIANA</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / FIARO</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI (18459.0 EUR - don)</t>
+          <t>Action Intercoopération Madagascar - AIM (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (3489.0 EUR - don)</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>316</v>
+        <v>371</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>CARE France (228571.0 EUR - don)</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Fert</t>
+          <t>Aga Khan Foundation</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>Fert (147000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>321</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>APDRA Pisciculture Paysanne</t>
+          <t>Université de Turin</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Toamasina</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>APDRA Pisciculture Paysanne (54083.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>322</v>
+        <v>164</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE</t>
+          <t>Université de Limoges</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut Supérieur de Technologie d'Antanarivo</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut Supérieur de Technologie d’Antsiranana</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ran'eau</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Compagnie nationale d’eau et d’électricité - JIRAMA</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE (65847.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>320</v>
+        <v>155</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Planète Urgence</t>
+          <t>Université de Montpellier</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Fianarantsoa</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université catholique de Madagascar</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>Planète Urgence (147413.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>236</v>
+        <v>418</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Fédération des Maisons Familiales Rurales de Maurice - FMFRM</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Fédération des Maisons Familiales Rurales des Comores - FMFRC</t>
+          <t/>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR (114000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Kolo Zaza Malagasy - KOZAMA</t>
+          <t>Université de Bordeaux</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>ATIA</t>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (177600.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Direction de la Coopération Internationale de Monaco - DCI (113025.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>ATIA (83481.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>245</v>
+        <v>377</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (3000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (1500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>Direction de la Coopération Internationale de Monaco - DCI (300000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Ambassade de France à Madagascar (50000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+          <t>Université de Bologne</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre d'études et de recherches économiques pour le développement - CERED</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bondy International</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>242</v>
+        <v>191</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ATSIKA JIABY</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Cooperazione Paesi Emergenti - Co.P.E.</t>
+          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Association des femmes handicapées d'Ambanja</t>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Croix-Rouge Malagasy</t>
+          <t>ITUniversity</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>Fikambanana ny Vehivavy ny District Sambirano Bemazava - FIVEDISAB</t>
+          <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>Cooperazione Paesi Emergenti - Co.P.E. (84500.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>239</v>
+        <v>159</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Université de Strasbourg</t>
+          <t>Université de Tunis El Manar</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Centre National d'Application de Recherches Pharmaceutiques - CNARP</t>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Transparency International Initiative Madagascar - TI MG</t>
+          <t>Norwegian Research Center - NORCE</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Croix-Rouge Malagasy</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11339,213 +13878,2313 @@
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>244</v>
+        <v>195</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>SOS Villages d'Enfants Madagascar</t>
+          <t>Université libre de Bruxelles - ULB</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Action Education</t>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Plateforme de la Société civile pour l'Enfance - PFSCE</t>
+          <t/>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>SOS Villages d'Enfants Danemark (166667.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
+        <v>299</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI SUD / PRADA</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (31800000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>399</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'appui à la Société civile locale</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>FANAINGA+</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (4500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement - AFD (1500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>Direction de la Coopération Internationale de Monaco - DCI (400000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>Ambassade de France à Madagascar (50000.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>370</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Compétences pour toutes et tous Approche projet</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>Expertise France</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de l'Europe et des Affaires étrangères de la République française (500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>416</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>UNHAS</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Programme Alimentaire Mondial - PAM</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>PVSTATEM</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>Institut Pasteur France</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Institut Pasteur Madagascar</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
+        <v>415</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>Save The Children International</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
+        <v>405</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>EMPOWER</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Centre d'entraînement aux méthodes d'éducation active - CEMEA</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>414</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>320</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>DIABE II</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Planète Urgence</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>Planète Urgence (147413.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>322</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>PROFI-LAIT +</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Malagasy Dairy Board - MDG GIE</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>Malagasy Dairy Board - MDG GIE (65847.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>236</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Fédération des Maisons Familiales Rurales de Maurice - FMFRM</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>Fédération des Maisons Familiales Rurales des Comores - FMFRC</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>Union nationale des maisons familiales rurales - UNMFR (114000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>316</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DYNATSIMO</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Institut de Recherche pour le Développement - IRD</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>413</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>SAFE</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Action Contre la Faim - ACF</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>312</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>FIARO</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>Agriculteurs Français et Développement International - AFDI (18459.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (3489.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>307</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>TAFITA</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Geomatique et Services Associes SARL</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>GEOSYSTEMS &amp; Développement (105253.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>321</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>AMPIANA 3</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>APDRA Pisciculture Paysanne</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>APDRA Pisciculture Paysanne (54083.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>412</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>Programme Alimentaire Mondial - PAM</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>319</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>AMBIOKA 2</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>Fert</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>Fert (147000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>411</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>237</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Kolo Zaza Malagasy - KOZAMA</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>ATIA</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement - AFD (177600.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>Direction de la Coopération Internationale de Monaco - DCI (113025.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="N95" s="0" t="inlineStr">
+        <is>
+          <t>ATIA (83481.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>419</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>APPD</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de la Pêche et de l'Economie Bleue - MPEB</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>217</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>RN6 / RN13</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI) (114730000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>République de Madagascar (4800000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>244</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>ANJARA</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>SOS Villages d'Enfants Madagascar</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Action Education</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Plateforme de la Société civile pour l'Enfance - PFSCE</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>SOS Villages d'Enfants Danemark (166667.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>239</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>IMPRIMA</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Université de Strasbourg</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Centre National d'Application de Recherches Pharmaceutiques - CNARP</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>242</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>ATSIKA JIABY</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Cooperazione Paesi Emergenti - Co.P.E.</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Association des femmes handicapées d'Ambanja</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Croix-Rouge Malagasy</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>Fikambanana ny Vehivavy ny District Sambirano Bemazava - FIVEDISAB</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>Cooperazione Paesi Emergenti - Co.P.E. (84500.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>240</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>SANTE SALAMA</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>Centrale d'achats de médicaments essentiels et de matériel médical de Madagascar - SALAMA</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>249</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>MAIKA</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>Transparency International Initiative Madagascar - TI MG</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
         <v>238</v>
       </c>
-      <c r="B76" s="0" t="inlineStr">
+      <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
-      <c r="C76" s="0" t="inlineStr">
+      <c r="C103" s="0" t="inlineStr">
         <is>
           <t>GUARDEN</t>
         </is>
       </c>
-      <c r="D76" s="0" t="inlineStr">
+      <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
-      <c r="E76" s="0" t="inlineStr">
+      <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Université d'Antananarivo</t>
         </is>
       </c>
-      <c r="F76" s="0" t="inlineStr">
-[...44 lines deleted...]
-      <c r="O76" s="0" t="inlineStr">
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>246</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des processus électoral et démocratique</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>RPEDEM</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G74"/>
+  <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="24.75" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -11584,2151 +16223,3021 @@
           <t>Monitoring externe du programme Tous redevables</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>TPM</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>163</v>
+        <v>406</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Aménagement de corridors (Route Nationale 9 et Route Nationale Temporaire 12A) et Facilitation du commerce - Phase 2</t>
+          <t>Assistance technique à la mise en oeuvre du Programme PADIPAP</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>PACFC II </t>
+          <t>AT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F3" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F4" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F5" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F6" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F7" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F8" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>167</v>
+        <v>391</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F9" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>160</v>
+        <v>410</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t/>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F10" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t/>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F11" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F12" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>191</v>
+        <v>388</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DEEP FARM</t>
+          <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F13" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Projet Lalankely 3 - Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F14" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Réseau et accès finance</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>226</v>
+        <v>151</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>159</v>
+        <v>304</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t/>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Transports</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F25" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>235</v>
+        <v>400</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F26" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F27" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>263</v>
+        <v>407</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F29" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>« Projet de renforcement des capacités des Organisations Paysannes (OP) partenaires du programme par le financement et la mise en 'uvre des MIP/PEA ' Région ANALANJIROFO ''BABANGY'' »</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / BABANGY</t>
+          <t/>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>295</v>
+        <v>243</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacité des Organisations Paysannes de SAVA vers leur professionnalisation. (MIHAMAFY)-SAVA</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / MIHAMAFY SAVA</t>
+          <t/>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F33" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase 2 (PIAA2)</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>PIAA 2</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F34" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet JIRAMA WATER III - Prioritaire (réhabilitation AEP d'Antananarivo)</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F35" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>211</v>
+        <v>389</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F36" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>315</v>
+        <v>392</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>TANGO (Tosika Angovo - Appui à l'électricité)</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F37" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F38" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>317</v>
+        <v>402</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F39" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F40" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F41" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>205</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>« Subventions de type MIP/PEA pour le Renforcement de capacité des Organisations Paysannes de la SAVA vers leur professionnalisation. TOSIKA ho an'ireo Mivondrona eny Ifotony mba HAmokatra sy ho Matihanina amin'ny Asa FIhariana - TOSIKA MIHAMAFY »</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / TOSIKA MIHAMAFY</t>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F42" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>207</v>
+        <v>317</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement et renforcement des capacités des Organisations Paysannes (OP) par la mise en 'uvre de projets structurants de type MIP/PEA ' Région DIANA</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD DIANA MIP / PEA</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F43" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>251</v>
+        <v>175</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F44" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>164</v>
+        <v>380</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F45" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>227</v>
+        <v>393</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F46" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F47" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>208</v>
+        <v>254</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD </t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F48" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA-SAVA : SAhandriaka VOhajary, Kendrena HAharitra-SAVA (bassin versante aménagé en vue d'une durabilité dans la région SAVA)</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA SAVA</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F49" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>229</v>
+        <v>401</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F50" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>231</v>
+        <v>206</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F51" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>253</v>
+        <v>309</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F52" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>254</v>
+        <v>215</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>VAGNONO : Projet d'appui au développement de l'économie rurale dans la Région Analanjirofo</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / VAGNONÔ</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F53" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F54" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Appui au Centre National de Formation de Techniciens Forestiers (CNFTF), en vue du renforcement de sa performance</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>RINDRA / CNFTF</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F55" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F56" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>281</v>
+        <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F57" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>147</v>
+        <v>298</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F58" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F59" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>312</v>
+        <v>158</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des Capacites des Organisations Paysannes Autour des Filieres Riz, Banane, Pisciculture et PECHE Continentale DANS la Region DIANA</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / FIARO</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F60" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>316</v>
+        <v>251</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F61" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>319</v>
+        <v>371</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F62" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>321</v>
+        <v>227</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F63" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>322</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F64" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>320</v>
+        <v>164</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F65" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>236</v>
+        <v>155</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F66" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>237</v>
+        <v>418</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F67" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>ATSIKA JIABY</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>249</v>
+        <v>191</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>244</v>
+        <v>159</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G74" s="0"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="n">
+        <v>195</v>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>TROPIMUNDO</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G75" s="0"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="n">
+        <v>299</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI SUD / PRADA</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G76" s="0"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>399</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'appui à la Société civile locale</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>FANAINGA+</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G77" s="0"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>370</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Compétences pour toutes et tous Approche projet</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G78" s="0"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>416</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>UNHAS</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G79" s="0"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>PVSTATEM</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G80" s="0"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
+        <v>415</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G81" s="0"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
+        <v>405</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>EMPOWER</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G82" s="0"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>414</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G83" s="0"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>320</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>DIABE II</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G84" s="0"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>322</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>PROFI-LAIT +</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G85" s="0"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>236</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G86" s="0"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>316</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DYNATSIMO</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G87" s="0"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>413</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>SAFE</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G88" s="0"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>312</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>FIARO</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>307</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>TAFITA</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>321</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>AMPIANA 3</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>412</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G92" s="0"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>319</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>AMBIOKA 2</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>Développement rural</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G93" s="0"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>411</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>Urgence et résilience</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>237</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Education Formation </t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>419</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>APPD</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Pêche et économie bleue</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>217</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>RN6 / RN13</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Transports</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>244</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>ANJARA</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>239</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>IMPRIMA</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>242</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>ATSIKA JIABY</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>240</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>SANTE SALAMA</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>249</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>MAIKA</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>238</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>GUARDEN</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>Environnement et climat</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>246</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des processus électoral et démocratique</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>RPEDEM</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>Gouvernance démocratique et institutionnelle</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G104" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J216"/>
+  <dimension ref="A1:J215"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="10" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.15" min="10" max="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
@@ -13946,7661 +19455,7577 @@
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0" t="n">
-        <v>-19.101870679062802</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>48.68607015022894</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>157</v>
+        <v>375</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0" t="n">
-        <v>-16.29285117156087</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>46.19960685766699</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Amoron I Mania</t>
         </is>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-20.497602423949466</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>46.683094418671054</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
-      <c r="H12" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H12" s="0"/>
+      <c r="I12" s="0"/>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0" t="n">
-        <v>-21.443626124362606</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>46.59927749484138</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>168</v>
+        <v>391</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
-      <c r="H15" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H15" s="0"/>
+      <c r="I15" s="0"/>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>182</v>
+        <v>410</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
-[...2 lines deleted...]
-      <c r="F16" s="0"/>
+          <t>Atsimo Atsinanana</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Midongy-Atsimo</t>
+        </is>
+      </c>
       <c r="G16" s="0"/>
       <c r="H16" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>182</v>
+        <v>410</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
-[...2 lines deleted...]
-      <c r="F17" s="0"/>
+          <t>Atsimo Atsinanana</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Vondrozo</t>
+        </is>
+      </c>
       <c r="G17" s="0"/>
       <c r="H17" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>228</v>
+        <v>409</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>228</v>
+        <v>409</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>228</v>
+        <v>409</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>169</v>
+        <v>228</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>169</v>
+        <v>228</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>169</v>
+        <v>228</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>169</v>
+        <v>388</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
-      <c r="H24" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H24" s="0"/>
+      <c r="I24" s="0"/>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>169</v>
+        <v>382</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>169</v>
+        <v>382</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t/>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0" t="n">
-        <v>-21.443626124362606</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>46.59927749484138</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>169</v>
+        <v>382</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>167</v>
+        <v>382</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>167</v>
+        <v>382</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>148</v>
+        <v>210</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E30" s="0"/>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Sava</t>
+        </is>
+      </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
-      <c r="H30" s="0"/>
-      <c r="I30" s="0"/>
+      <c r="H30" s="0" t="n">
+        <v>-14.31272155202794</v>
+      </c>
+      <c r="I30" s="0" t="n">
+        <v>49.82387848139897</v>
+      </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Androy</t>
         </is>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Anosy</t>
         </is>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DEEP FARM</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>215</v>
+        <v>168</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet Lalankely 3 - Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I36" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
         <v>166</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E38" s="0"/>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Anosy</t>
+        </is>
+      </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
-      <c r="H38" s="0"/>
-      <c r="I38" s="0"/>
+      <c r="H38" s="0" t="n">
+        <v>-23.98128784773525</v>
+      </c>
+      <c r="I38" s="0" t="n">
+        <v>46.25706493438387</v>
+      </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
-      <c r="H39" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H39" s="0"/>
+      <c r="I39" s="0"/>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t/>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0" t="n">
-        <v>-23.294638135266435</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>47.24950524636079</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0" t="n">
-        <v>-20.243210026350088</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>44.8900010245784</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>218</v>
+        <v>408</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I42" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0" t="n">
-        <v>-17.235663985485765</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I46" s="0" t="n">
-        <v>47.02819605454326</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Betsiboka</t>
         </is>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-17.235663985485765</v>
       </c>
       <c r="I47" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.02819605454326</v>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0" t="n">
-        <v>-18.604252803701048</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I48" s="0" t="n">
-        <v>46.13352841346306</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Ihorombe</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0" t="n">
-        <v>-22.515114919373925</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>46.14648342205716</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Ihorombe</t>
         </is>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-22.515114919373925</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>46.14648342205716</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Melaky</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0" t="n">
-        <v>-17.715424351359363</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>44.808516508122196</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Melaky</t>
         </is>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0" t="n">
-        <v>-20.243210026349196</v>
+        <v>-17.715424351359363</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>44.8900010245764</v>
+        <v>44.808516508122196</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0" t="n">
-        <v>-15.334544967588691</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>48.29227766243005</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Sofia</t>
         </is>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-15.334544967588691</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>48.29227766243005</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Ambatosoa</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0" t="n">
-        <v>-15.763969708573038</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>49.50472625843634</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>304</v>
+        <v>218</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Ambatosoa</t>
         </is>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-15.763969708573038</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>49.50472625843634</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>304</v>
+        <v>151</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>304</v>
+        <v>151</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0" t="n">
         <v>-23.060130175766936</v>
       </c>
       <c r="I61" s="0" t="n">
         <v>44.428023093104706</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>304</v>
+        <v>151</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Vatovavy</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0" t="n">
-        <v>-20.984342585152216</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>47.976835832548154</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>304</v>
+        <v>151</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Fitovinany</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="n">
-        <v>-21.986175530178325</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>47.66842874337347</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>278</v>
+        <v>151</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I65" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0" t="n">
-        <v>-15.334544967588691</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I66" s="0" t="n">
-        <v>48.29227766243005</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>159</v>
+        <v>304</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>159</v>
+        <v>304</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t/>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Vatovavy</t>
         </is>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0" t="n">
-        <v>-16.29285117156087</v>
+        <v>-20.984342585152216</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>46.19960685766699</v>
+        <v>47.976835832548154</v>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>151</v>
+        <v>304</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Fitovinany</t>
         </is>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-21.986175530178325</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>47.66842874337347</v>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0" t="n">
         <v>-23.060130175766936</v>
       </c>
       <c r="I70" s="0" t="n">
         <v>44.428023093104706</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>151</v>
+        <v>226</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E74" s="0"/>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>Sofia</t>
+        </is>
+      </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
-      <c r="H74" s="0"/>
-      <c r="I74" s="0"/>
+      <c r="H74" s="0" t="n">
+        <v>-15.334544967588691</v>
+      </c>
+      <c r="I74" s="0" t="n">
+        <v>48.29227766243005</v>
+      </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>270</v>
+        <v>400</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0" t="n">
-        <v>-17.905053427081434</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>48.32362628795092</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>270</v>
+        <v>400</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Androy</t>
         </is>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>263</v>
+        <v>169</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>263</v>
+        <v>169</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0" t="n">
-        <v>-19.101870679062802</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>48.68607015022894</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0" t="n">
-        <v>-17.235663985481292</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I86" s="0" t="n">
-        <v>47.0281960545311</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E87" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
-      <c r="H87" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H87" s="0"/>
+      <c r="I87" s="0"/>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>« Projet de renforcement des capacités des Organisations Paysannes (OP) partenaires du programme par le financement et la mise en 'uvre des MIP/PEA ' Région ANALANJIROFO ''BABANGY'' »</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / BABANGY</t>
+          <t/>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E88" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
-      <c r="H88" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H88" s="0"/>
+      <c r="I88" s="0"/>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>295</v>
+        <v>243</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
-      <c r="H89" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H89" s="0"/>
+      <c r="I89" s="0"/>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I90" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>295</v>
+        <v>379</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I91" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>295</v>
+        <v>389</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E92" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
-      <c r="H92" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="0"/>
+      <c r="I92" s="0"/>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>295</v>
+        <v>205</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0" t="n">
-        <v>-17.235663985481292</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I93" s="0" t="n">
-        <v>47.0281960545311</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>295</v>
+        <v>402</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0" t="n">
-        <v>-16.29285117156087</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I94" s="0" t="n">
-        <v>46.19960685766699</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E95" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
-      <c r="H95" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H95" s="0"/>
+      <c r="I95" s="0"/>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>295</v>
+        <v>207</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t/>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>Diana</t>
         </is>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I96" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>295</v>
+        <v>160</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E97" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
-      <c r="H97" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H97" s="0"/>
+      <c r="I97" s="0"/>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>295</v>
+        <v>317</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Ihorombe</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0" t="n">
-        <v>-22.515114919374387</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I98" s="0" t="n">
-        <v>46.146483422058196</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I99" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Melaky</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0" t="n">
-        <v>-17.71542435135993</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I100" s="0" t="n">
-        <v>44.80851650812362</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0"/>
       <c r="H101" s="0" t="n">
-        <v>-20.243210026350088</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I101" s="0" t="n">
-        <v>44.8900010245784</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Melaky</t>
         </is>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0"/>
       <c r="H102" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-17.715424351359363</v>
       </c>
       <c r="I102" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>44.808516508122196</v>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0"/>
       <c r="H103" s="0" t="n">
-        <v>-15.333888452022585</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I103" s="0" t="n">
-        <v>48.29178753958035</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>295</v>
+        <v>208</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t/>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0"/>
       <c r="H104" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I104" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>295</v>
+        <v>254</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Vatovavy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0"/>
       <c r="H105" s="0" t="n">
-        <v>-20.984342585152024</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I105" s="0" t="n">
-        <v>47.97683583254794</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Fitovinany</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0"/>
       <c r="H106" s="0" t="n">
-        <v>-21.986175530180248</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I106" s="0" t="n">
-        <v>47.66842874337845</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>295</v>
+        <v>401</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Ambatosoa</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0"/>
       <c r="H107" s="0" t="n">
-        <v>-15.763867980193181</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I107" s="0" t="n">
-        <v>49.50482436093731</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>209</v>
+        <v>401</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacité des Organisations Paysannes de SAVA vers leur professionnalisation. (MIHAMAFY)-SAVA</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / MIHAMAFY SAVA</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0"/>
       <c r="H108" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I108" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>298</v>
+        <v>206</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0"/>
       <c r="H109" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I109" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>298</v>
+        <v>215</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0"/>
       <c r="H110" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I110" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0"/>
       <c r="H111" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I111" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>294</v>
+        <v>211</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase 2 (PIAA2)</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>PIAA 2</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0"/>
       <c r="H112" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I112" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E113" s="0"/>
       <c r="F113" s="0"/>
       <c r="G113" s="0"/>
-      <c r="H113" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H113" s="0"/>
+      <c r="I113" s="0"/>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>211</v>
+        <v>270</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0"/>
       <c r="H114" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I114" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0"/>
       <c r="H115" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I115" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0"/>
       <c r="H116" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I116" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0"/>
       <c r="H117" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I117" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Melaky</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0"/>
       <c r="H118" s="0" t="n">
-        <v>-17.715424351359363</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I118" s="0" t="n">
-        <v>44.808516508122196</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0"/>
       <c r="H119" s="0" t="n">
-        <v>-20.243210026349196</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I119" s="0" t="n">
-        <v>44.8900010245764</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>317</v>
+        <v>270</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0"/>
       <c r="H120" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I120" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>311</v>
+        <v>417</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0"/>
       <c r="H121" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I121" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>311</v>
+        <v>417</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0"/>
       <c r="H122" s="0" t="n">
-        <v>-19.101870679062802</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I122" s="0" t="n">
-        <v>48.68607015022894</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>311</v>
+        <v>417</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0"/>
       <c r="H123" s="0" t="n">
-        <v>-16.29285117156087</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I123" s="0" t="n">
-        <v>46.19960685766699</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0"/>
       <c r="H124" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I124" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0"/>
       <c r="H125" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I125" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>158</v>
+        <v>298</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0"/>
       <c r="H126" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I126" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>158</v>
+        <v>289</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0"/>
       <c r="H127" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I127" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>205</v>
+        <v>289</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>« Subventions de type MIP/PEA pour le Renforcement de capacité des Organisations Paysannes de la SAVA vers leur professionnalisation. TOSIKA ho an'ireo Mivondrona eny Ifotony mba HAmokatra sy ho Matihanina amin'ny Asa FIhariana - TOSIKA MIHAMAFY »</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / TOSIKA MIHAMAFY</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0"/>
       <c r="H128" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I128" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>207</v>
+        <v>289</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement et renforcement des capacités des Organisations Paysannes (OP) par la mise en 'uvre de projets structurants de type MIP/PEA ' Région DIANA</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD DIANA MIP / PEA</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Betsiboka</t>
         </is>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0"/>
       <c r="H129" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-17.235663985485765</v>
       </c>
       <c r="I129" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>47.02819605454326</v>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>251</v>
+        <v>289</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0"/>
       <c r="H130" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I130" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Amoron I Mania</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0"/>
       <c r="H131" s="0" t="n">
-        <v>-20.497602423949466</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I131" s="0" t="n">
-        <v>46.683094418671054</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0"/>
       <c r="H132" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I132" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>164</v>
+        <v>251</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0"/>
       <c r="H133" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-17.060604917790624</v>
       </c>
       <c r="I133" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>49.21370030028816</v>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>227</v>
+        <v>371</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0"/>
       <c r="H134" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I134" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>227</v>
+        <v>371</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0"/>
       <c r="H135" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I135" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
         <v>227</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0"/>
       <c r="H136" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-17.060604917790624</v>
       </c>
       <c r="I136" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>49.21370030028816</v>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0"/>
       <c r="H137" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342159237342544</v>
       </c>
       <c r="I137" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.926372184883526</v>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-14.312428720647347</v>
       </c>
       <c r="I138" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>49.82387579215922</v>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I139" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I140" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0"/>
       <c r="H141" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I141" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD </t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Amoron I Mania</t>
         </is>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-20.497602423949466</v>
       </c>
       <c r="I142" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>46.683094418671054</v>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>210</v>
+        <v>164</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA-SAVA : SAhandriaka VOhajary, Kendrena HAharitra-SAVA (bassin versante aménagé en vue d'une durabilité dans la région SAVA)</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA SAVA</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I143" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E144" s="0"/>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Diana</t>
+        </is>
+      </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0"/>
-      <c r="H144" s="0"/>
-      <c r="I144" s="0"/>
+      <c r="H144" s="0" t="n">
+        <v>-13.342976877366425</v>
+      </c>
+      <c r="I144" s="0" t="n">
+        <v>48.93876806580644</v>
+      </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>231</v>
+        <v>155</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E145" s="0"/>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0"/>
-      <c r="H145" s="0"/>
-      <c r="I145" s="0"/>
+      <c r="H145" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I145" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0"/>
       <c r="H146" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I146" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E147" s="0"/>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Boeny</t>
+        </is>
+      </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0"/>
-      <c r="H147" s="0"/>
-      <c r="I147" s="0"/>
+      <c r="H147" s="0" t="n">
+        <v>-16.292851171560237</v>
+      </c>
+      <c r="I147" s="0" t="n">
+        <v>46.199606857664726</v>
+      </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>232</v>
+        <v>155</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Appui au Centre National de Formation de Techniciens Forestiers (CNFTF), en vue du renforcement de sa performance</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>RINDRA / CNFTF</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0"/>
       <c r="H148" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I148" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>299</v>
+        <v>155</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0"/>
       <c r="H149" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I149" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>299</v>
+        <v>418</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E150" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E150" s="0"/>
       <c r="F150" s="0"/>
       <c r="G150" s="0"/>
-      <c r="H150" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H150" s="0"/>
+      <c r="I150" s="0"/>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>299</v>
+        <v>229</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E151" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E151" s="0"/>
       <c r="F151" s="0"/>
       <c r="G151" s="0"/>
-      <c r="H151" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H151" s="0"/>
+      <c r="I151" s="0"/>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>281</v>
+        <v>377</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E152" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E152" s="0"/>
       <c r="F152" s="0"/>
       <c r="G152" s="0"/>
-      <c r="H152" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H152" s="0"/>
+      <c r="I152" s="0"/>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>281</v>
+        <v>253</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0"/>
       <c r="H153" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I153" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>147</v>
+        <v>231</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E154" s="0"/>
       <c r="F154" s="0"/>
       <c r="G154" s="0"/>
       <c r="H154" s="0"/>
       <c r="I154" s="0"/>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>307</v>
+        <v>191</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0"/>
       <c r="H155" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I155" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>307</v>
+        <v>159</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0"/>
       <c r="H156" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I156" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>312</v>
+        <v>159</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des Capacites des Organisations Paysannes Autour des Filieres Riz, Banane, Pisciculture et PECHE Continentale DANS la Region DIANA</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / FIARO</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0"/>
       <c r="H157" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I157" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E158" s="0"/>
       <c r="F158" s="0"/>
       <c r="G158" s="0"/>
-      <c r="H158" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H158" s="0"/>
+      <c r="I158" s="0"/>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>316</v>
+        <v>195</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0"/>
       <c r="H159" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I159" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0"/>
       <c r="H160" s="0" t="n">
-        <v>-17.905053427081434</v>
+        <v>-24.821807168241584</v>
       </c>
       <c r="I160" s="0" t="n">
-        <v>48.32362628795092</v>
+        <v>45.44544563743138</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0"/>
       <c r="H161" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-23.981287847731476</v>
       </c>
       <c r="I161" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.25706493437713</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0"/>
       <c r="H162" s="0" t="n">
-        <v>-18.604252803697065</v>
+        <v>-23.294638135266435</v>
       </c>
       <c r="I162" s="0" t="n">
-        <v>46.13352841345382</v>
+        <v>47.24950524636079</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>319</v>
+        <v>399</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0"/>
       <c r="H163" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I163" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>321</v>
+        <v>399</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0"/>
       <c r="H164" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I164" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>321</v>
+        <v>399</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0"/>
       <c r="H165" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I165" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>322</v>
+        <v>399</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0"/>
       <c r="H166" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I166" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>322</v>
+        <v>399</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0"/>
       <c r="H167" s="0" t="n">
-        <v>-18.604252803697065</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I167" s="0" t="n">
-        <v>46.13352841345382</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>322</v>
+        <v>399</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0"/>
       <c r="H168" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I168" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>322</v>
+        <v>399</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0"/>
       <c r="H169" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I169" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>320</v>
+        <v>399</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0"/>
       <c r="H170" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I170" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>320</v>
+        <v>370</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0"/>
       <c r="H171" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I171" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>320</v>
+        <v>370</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0"/>
       <c r="H172" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I172" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>237</v>
+        <v>370</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0"/>
       <c r="H173" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I173" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>237</v>
+        <v>370</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0"/>
       <c r="H174" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I174" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>245</v>
+        <v>370</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t/>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0"/>
       <c r="H175" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I175" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>245</v>
+        <v>416</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>UNHAS</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E176" s="0"/>
       <c r="F176" s="0"/>
       <c r="G176" s="0"/>
-      <c r="H176" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H176" s="0"/>
+      <c r="I176" s="0"/>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>PVSTATEM</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E177" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E177" s="0"/>
       <c r="F177" s="0"/>
       <c r="G177" s="0"/>
-      <c r="H177" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H177" s="0"/>
+      <c r="I177" s="0"/>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>245</v>
+        <v>415</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t/>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
-[...2 lines deleted...]
-      <c r="F178" s="0"/>
+          <t>Androy</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Ambovombe-Androy</t>
+        </is>
+      </c>
       <c r="G178" s="0"/>
       <c r="H178" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I178" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>245</v>
+        <v>415</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t/>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
-[...2 lines deleted...]
-      <c r="F179" s="0"/>
+          <t>Anosy</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Amboasary-Atsimo</t>
+        </is>
+      </c>
       <c r="G179" s="0"/>
       <c r="H179" s="0" t="n">
-        <v>-23.06000528624621</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I179" s="0" t="n">
-        <v>44.42786076204078</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>245</v>
+        <v>405</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E180" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E180" s="0"/>
       <c r="F180" s="0"/>
       <c r="G180" s="0"/>
-      <c r="H180" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H180" s="0"/>
+      <c r="I180" s="0"/>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>245</v>
+        <v>320</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0"/>
       <c r="H181" s="0" t="n">
-        <v>-21.443626124362606</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I181" s="0" t="n">
-        <v>46.59927749484138</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>245</v>
+        <v>320</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0"/>
       <c r="H182" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I182" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>240</v>
+        <v>320</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0"/>
       <c r="H183" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I183" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>240</v>
+        <v>322</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0"/>
       <c r="H184" s="0" t="n">
-        <v>-21.443626124362606</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I184" s="0" t="n">
-        <v>46.59927749484138</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>246</v>
+        <v>322</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0"/>
       <c r="H185" s="0" t="n">
-        <v>-17.905053427081434</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I185" s="0" t="n">
-        <v>48.32362628795092</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>246</v>
+        <v>322</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Amoron I Mania</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0"/>
       <c r="H186" s="0" t="n">
-        <v>-20.497602423951133</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I186" s="0" t="n">
-        <v>46.68309441867479</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>246</v>
+        <v>322</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0"/>
       <c r="H187" s="0" t="n">
-        <v>-18.42538608168033</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I187" s="0" t="n">
-        <v>47.42336773612525</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>246</v>
+        <v>316</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0"/>
       <c r="H188" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I188" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>246</v>
+        <v>316</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0"/>
       <c r="H189" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I189" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>246</v>
+        <v>312</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
-[...2 lines deleted...]
-      <c r="F190" s="0"/>
+          <t>Diana</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Ambilobe</t>
+        </is>
+      </c>
       <c r="G190" s="0"/>
       <c r="H190" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I190" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>246</v>
+        <v>307</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0"/>
       <c r="H191" s="0" t="n">
-        <v>-23.06000528624621</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I191" s="0" t="n">
-        <v>44.42786076204078</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>246</v>
+        <v>307</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0"/>
       <c r="H192" s="0" t="n">
-        <v>-23.294638135266435</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I192" s="0" t="n">
-        <v>47.24950524636079</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>246</v>
+        <v>321</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0"/>
       <c r="H193" s="0" t="n">
-        <v>-19.101870679062802</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I193" s="0" t="n">
-        <v>48.68607015022894</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>246</v>
+        <v>321</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0"/>
       <c r="H194" s="0" t="n">
-        <v>-17.235663985481292</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I194" s="0" t="n">
-        <v>47.0281960545311</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0"/>
       <c r="H195" s="0" t="n">
-        <v>-16.29285117156087</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I195" s="0" t="n">
-        <v>46.19960685766699</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0"/>
       <c r="H196" s="0" t="n">
-        <v>-18.604252803697065</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I196" s="0" t="n">
-        <v>46.13352841345382</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0"/>
       <c r="H197" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I197" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0"/>
       <c r="H198" s="0" t="n">
-        <v>-21.443626124362606</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I198" s="0" t="n">
-        <v>46.59927749484138</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t/>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Ihorombe</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0"/>
       <c r="H199" s="0" t="n">
-        <v>-22.515114919374387</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I199" s="0" t="n">
-        <v>46.146483422058196</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t/>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F200" s="0"/>
       <c r="G200" s="0"/>
       <c r="H200" s="0" t="n">
-        <v>-19.050843159093375</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I200" s="0" t="n">
-        <v>46.88652633368781</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>246</v>
+        <v>419</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>APPD</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E201" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E201" s="0"/>
       <c r="F201" s="0"/>
       <c r="G201" s="0"/>
-      <c r="H201" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H201" s="0"/>
+      <c r="I201" s="0"/>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>RN6 / RN13</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0"/>
       <c r="H202" s="0" t="n">
-        <v>-20.243210026350088</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I202" s="0" t="n">
-        <v>44.8900010245784</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>RN6 / RN13</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0"/>
       <c r="H203" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I203" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>RN6 / RN13</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0"/>
       <c r="H204" s="0" t="n">
-        <v>-15.333888452022585</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I204" s="0" t="n">
-        <v>48.29178753958035</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>ANJARA</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0"/>
       <c r="H205" s="0" t="n">
-        <v>-19.734775252607637</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I205" s="0" t="n">
-        <v>46.847174492950884</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>ANJARA</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Vatovavy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0"/>
       <c r="H206" s="0" t="n">
-        <v>-20.984342585152024</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I206" s="0" t="n">
-        <v>47.97683583254794</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>IMPRIMA</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Fitovinany</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0"/>
       <c r="H207" s="0" t="n">
-        <v>-21.986175530180248</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I207" s="0" t="n">
-        <v>47.66842874337845</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>IMPRIMA</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Ambatosoa</t>
+          <t>Vatovavy</t>
         </is>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0"/>
       <c r="H208" s="0" t="n">
-        <v>-15.763867980193181</v>
+        <v>-20.984342585152216</v>
       </c>
       <c r="I208" s="0" t="n">
-        <v>49.50482436093731</v>
+        <v>47.976835832548154</v>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
         <v>242</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>ATSIKA JIABY</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
@@ -21642,275 +27067,229 @@
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>Diana</t>
         </is>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0"/>
       <c r="H210" s="0" t="n">
         <v>-13.342976877366425</v>
       </c>
       <c r="I210" s="0" t="n">
         <v>48.93876806580644</v>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>SANTE SALAMA</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0"/>
       <c r="H211" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I211" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>SANTE SALAMA</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Vatovavy</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0"/>
       <c r="H212" s="0" t="n">
-        <v>-20.984342585152216</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I212" s="0" t="n">
-        <v>47.976835832548154</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
         <v>249</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Les Malgaches engagés contre la corruption et l'injustice</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>MAIKA</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E213" s="0"/>
       <c r="F213" s="0"/>
       <c r="G213" s="0"/>
       <c r="H213" s="0"/>
       <c r="I213" s="0"/>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E214" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E214" s="0"/>
       <c r="F214" s="0"/>
       <c r="G214" s="0"/>
-      <c r="H214" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H214" s="0"/>
+      <c r="I214" s="0"/>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E215" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E215" s="0"/>
       <c r="F215" s="0"/>
       <c r="G215" s="0"/>
-      <c r="H215" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H215" s="0"/>
+      <c r="I215" s="0"/>
       <c r="J215" s="0" t="inlineStr">
-        <is>
-[...28 lines deleted...]
-      <c r="J216" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I76"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -21957,2493 +27336,3417 @@
         <v>193</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Monitoring externe du programme Tous redevables</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>TPM</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>1499911</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>1499911.58</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>-0.58</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>0</v>
+        <v>227320</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>1499911</v>
+        <v>1272591</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>163</v>
+        <v>406</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Aménagement de corridors (Route Nationale 9 et Route Nationale Temporaire 12A) et Facilitation du commerce - Phase 2</t>
+          <t>Assistance technique à la mise en oeuvre du Programme PADIPAP</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>PACFC II </t>
+          <t>AT</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
-        <v>271702000</v>
+        <v>3800000</v>
       </c>
       <c r="E3" s="0" t="n">
-        <v>20000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>251702000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>7.36</v>
+        <v>100.0</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>271702000</v>
+        <v>3800000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DOCET4AFRICA</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
-        <v>170000</v>
+        <v>132762</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>170000.0</v>
+        <v>132762.0</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>170000</v>
+        <v>132762</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Renforcement des soins de santé primaires</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady - Soins de santé primaires</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>17498098</v>
+        <v>400000</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>16000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F5" s="0" t="n">
-        <v>1498098.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>91.44</v>
+        <v>100.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>3354126</v>
+        <v>0</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>14143972</v>
+        <v>400000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>132762</v>
+        <v>536930</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>132762.0</v>
+        <v>536930.93</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>0.0</v>
+        <v>-0.93</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>0</v>
+        <v>428627</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>132762</v>
+        <v>108303</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
-        <v>107300000</v>
+        <v>2750000</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>26000000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>81300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>24.23</v>
+        <v>100.0</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>0</v>
+        <v>1616302</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>107300000</v>
+        <v>1133698</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady : Assistance technique pour le Renforcement du Système de Santé</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Assistance technique pour le renforcement du Système de Santé</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D8" s="0" t="n">
-        <v>3999997</v>
+        <v>682932</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>3999997.1</v>
+        <v>648000.0</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>-0.1</v>
+        <v>34932.0</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>100.0</v>
+        <v>94.88</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>495701</v>
+        <v>149436</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>3504296</v>
+        <v>533496</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>167</v>
+        <v>391</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D9" s="0" t="n">
-        <v>682932</v>
+        <v>2200000</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>648000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>34932.0</v>
+        <v>200000.0</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>94.88</v>
+        <v>90.91</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>149436</v>
+        <v>990000</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>533496</v>
+        <v>1210000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>160</v>
+        <v>410</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t/>
         </is>
       </c>
       <c r="D10" s="0" t="n">
-        <v>27999994</v>
+        <v>1800000</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>5000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="F10" s="0" t="n">
-        <v>22999994.0</v>
+        <v>0.0</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>17.86</v>
+        <v>100.0</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>27999994</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>148</v>
+        <v>409</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t/>
         </is>
       </c>
       <c r="D11" s="0" t="n">
-        <v>2750000</v>
+        <v>3600000</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>2750000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>1616302</v>
+        <v>0</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>1133698</v>
+        <v>3600000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Delegation agreement with EIB for the implementation of the 11th EDf road sector programming.</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>RN6 / RN13</t>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>204530000</v>
+        <v>182300000</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>85000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>119530000.0</v>
+        <v>156300000.0</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>41.56</v>
+        <v>14.26</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>85000000</v>
+        <v>0</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>119530000</v>
+        <v>182300000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>191</v>
+        <v>388</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DEEP FARM</t>
+          <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>145454</v>
+        <v>2500000</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>145454.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>0</v>
+        <v>895940</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>145454</v>
+        <v>1604060</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Projet Lalankely 3 - Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>26370000</v>
+        <v>13000000</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>3000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>23370000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>11.38</v>
+        <v>100.0</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>3000000</v>
+        <v>2355176</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>23370000</v>
+        <v>10644824</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>35000000</v>
+        <v>508755</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>35000000.0</v>
+        <v>483124.52</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>0.0</v>
+        <v>25630.48</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>100.0</v>
+        <v>94.96</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>8605517</v>
+        <v>434812</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>26394483</v>
+        <v>73943</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>17778160</v>
+        <v>17498098</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>14200000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>3578160.0</v>
+        <v>1498098.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>79.87</v>
+        <v>91.44</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>4104366</v>
+        <v>3354126</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>13673794</v>
+        <v>14143972</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>1931330</v>
+        <v>17778160</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>1931330.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>0.0</v>
+        <v>3578160.0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>100.0</v>
+        <v>79.87</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>0</v>
+        <v>4104366</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>1931330</v>
+        <v>13673794</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Réseau et accès finance</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>2695177</v>
+        <v>1931330</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>2695177.0</v>
+        <v>1931330.0</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>2260930</v>
+        <v>0</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>434247</v>
+        <v>1931330</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>216</v>
+        <v>408</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Océan Indien ' Projet d'aménagement de corridors et de facilitation du commerce</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>183180000</v>
+        <v>1500000</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>39950000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>143230000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>21.81</v>
+        <v>100.0</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>33000000</v>
+        <v>0</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>150180000</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D20" s="0" t="n">
         <v>20526315</v>
       </c>
       <c r="E20" s="0" t="n">
         <v>19500000.0</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>1026315.0</v>
       </c>
       <c r="G20" s="0" t="n">
         <v>95.0</v>
       </c>
       <c r="H20" s="0" t="n">
         <v>13736394</v>
       </c>
       <c r="I20" s="0" t="n">
         <v>6789921</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>1100000</v>
+        <v>5000000</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>1100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>0</v>
+        <v>2163865</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>1100000</v>
+        <v>2836135</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>278</v>
+        <v>151</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>1014887</v>
+        <v>900000</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>993024.0</v>
+        <v>855000.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>21863.0</v>
+        <v>45000.0</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>97.85</v>
+        <v>95.0</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>0</v>
+        <v>769500</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>1014887</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>159</v>
+        <v>216</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Fostering Digital Transformation in Africa by Building Digital Capability for All</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+ / DIGITAFRICA</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>140000</v>
+        <v>183180000</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>140000.0</v>
+        <v>39950000.0</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>0.0</v>
+        <v>143230000.0</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>100.0</v>
+        <v>21.81</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>0</v>
+        <v>33000000</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>140000</v>
+        <v>150180000</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>151</v>
+        <v>226</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>900000</v>
+        <v>1500000</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>855000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>45000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>900000</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>243</v>
+        <v>400</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>770624</v>
+        <v>100000</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>539437.0</v>
+        <v>100000.0</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>231187.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>770624</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>793026</v>
+        <v>3999997</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>750000.0</v>
+        <v>3999997.1</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>43026.0</v>
+        <v>-0.1</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>94.57</v>
+        <v>100.0</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>0</v>
+        <v>495701</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>793026</v>
+        <v>3504296</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>270</v>
+        <v>407</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Projet MAKIS - Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>FOOD / MAKIS</t>
+          <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>2000000</v>
+        <v>5300000</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>2000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>1595624</v>
+        <v>0</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>404376</v>
+        <v>5300000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga et Itasy (AMBIOKA)</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA</t>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>1700900</v>
+        <v>5430000</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="F29" s="0" t="n">
-        <v>200900.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>88.19</v>
+        <v>64.46</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>1346904</v>
+        <v>2898635</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>353996</v>
+        <v>2531365</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>289</v>
+        <v>177</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST</t>
+          <t/>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>3794217</v>
+        <v>2695177</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>3794217.0</v>
+        <v>2695177.0</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>2545265</v>
+        <v>2260930</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>1248952</v>
+        <v>434247</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>206</v>
+        <v>243</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>« Projet de renforcement des capacités des Organisations Paysannes (OP) partenaires du programme par le financement et la mise en 'uvre des MIP/PEA ' Région ANALANJIROFO ''BABANGY'' »</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / BABANGY</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>492000</v>
+        <v>770624</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>492000.0</v>
+        <v>539437.0</v>
       </c>
       <c r="F31" s="0" t="n">
-        <v>0.0</v>
+        <v>231187.0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>100.0</v>
+        <v>70.0</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>442800</v>
+        <v>0</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>49200</v>
+        <v>770624</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>295</v>
+        <v>235</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la mise en oeuvre du programme « SUNREF (Sustainable Use of Natural Resources and Energy Finance) Madagascar »</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>SUNREF</t>
+          <t/>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>13985300</v>
+        <v>793026</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>2985300.0</v>
+        <v>750000.0</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>11000000.0</v>
+        <v>43026.0</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>21.35</v>
+        <v>94.57</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>2985300</v>
+        <v>0</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>11000000</v>
+        <v>793026</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>209</v>
+        <v>294</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacité des Organisations Paysannes de SAVA vers leur professionnalisation. (MIHAMAFY)-SAVA</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / MIHAMAFY SAVA</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>536930</v>
+        <v>53300000</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>536930.93</v>
+        <v>8300000.0</v>
       </c>
       <c r="F33" s="0" t="n">
-        <v>-0.93</v>
+        <v>45000000.0</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>100.0</v>
+        <v>15.57</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>428627</v>
+        <v>1300000</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>108303</v>
+        <v>52000000</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>298</v>
+        <v>379</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Démarches INtégrées et Accompagnement pour une Agriculture familiale à Madagascar Innovante et résiliente aux Changements Climatiques -DINAAMICC</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>FOOD / DINAAMICC</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>4422717</v>
+        <v>50000</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>4149956.0</v>
+        <v>50000.0</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>272761.0</v>
+        <v>0.0</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>93.83</v>
+        <v>100.0</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>3162557</v>
+        <v>0</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>1260160</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>294</v>
+        <v>378</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase 2 (PIAA2)</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PIAA 2</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>53300000</v>
+        <v>1600000</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>8300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="F35" s="0" t="n">
-        <v>45000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>15.57</v>
+        <v>100.0</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>1300000</v>
+        <v>0</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>52000000</v>
+        <v>1600000</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>309</v>
+        <v>389</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Projet JIRAMA WATER III - Prioritaire (réhabilitation AEP d'Antananarivo)</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>64999996</v>
+        <v>7500000</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>29999996.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F36" s="0" t="n">
-        <v>35000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>46.15</v>
+        <v>80.0</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>11396694</v>
+        <v>1169651</v>
       </c>
       <c r="I36" s="0" t="n">
-        <v>53603302</v>
+        <v>6330349</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>211</v>
+        <v>392</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Appui Inclusif et iNtégré aux Associations des Usagers de l'Eau Régions SAVA et DIANA. AINA RANO</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / AINA RANO SAVA ET DIANA</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>707029</v>
+        <v>2200000</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>707029.75</v>
+        <v>2200000.0</v>
       </c>
       <c r="F37" s="0" t="n">
-        <v>-0.75</v>
+        <v>0.0</v>
       </c>
       <c r="G37" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>527999</v>
+        <v>0</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>179030</v>
+        <v>2200000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>315</v>
+        <v>205</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>TANGO (Tosika Angovo - Appui à l'électricité)</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>5430000</v>
+        <v>483000</v>
       </c>
       <c r="E38" s="0" t="n">
-        <v>3500000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="F38" s="0" t="n">
-        <v>1930000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>64.46</v>
+        <v>100.0</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>2898635</v>
+        <v>303331</v>
       </c>
       <c r="I38" s="0" t="n">
-        <v>2531365</v>
+        <v>179669</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>175</v>
+        <v>402</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO 1</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>29500000</v>
+        <v>220500</v>
       </c>
       <c r="E39" s="0" t="n">
-        <v>7500000.0</v>
+        <v>220500.0</v>
       </c>
       <c r="F39" s="0" t="n">
-        <v>22000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>25.42</v>
+        <v>100.0</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>3294327</v>
+        <v>0</v>
       </c>
       <c r="I39" s="0" t="n">
-        <v>26205673</v>
+        <v>220500</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>20000000</v>
+        <v>16000000</v>
       </c>
       <c r="E40" s="0" t="n">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F40" s="0" t="n">
-        <v>0.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>7471289</v>
+        <v>1844542</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>12528711</v>
+        <v>14155458</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Contrat de subvention avec EDBM : Projet de réformes liées au climat d'investissement (PRECI)</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>CLIM-INVEST / PRECI</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>1000000</v>
+        <v>375000</v>
       </c>
       <c r="E41" s="0" t="n">
-        <v>1000000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="F41" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G41" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>900000</v>
+        <v>259282</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>100000</v>
+        <v>115718</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D42" s="0" t="n">
-        <v>183000</v>
+        <v>28000000</v>
       </c>
       <c r="E42" s="0" t="n">
-        <v>183000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F42" s="0" t="n">
-        <v>0.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>100.0</v>
+        <v>17.86</v>
       </c>
       <c r="H42" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="0" t="n">
-        <v>183000</v>
+        <v>28000000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>205</v>
+        <v>317</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>« Subventions de type MIP/PEA pour le Renforcement de capacité des Organisations Paysannes de la SAVA vers leur professionnalisation. TOSIKA ho an'ireo Mivondrona eny Ifotony mba HAmokatra sy ho Matihanina amin'ny Asa FIhariana - TOSIKA MIHAMAFY »</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / TOSIKA MIHAMAFY</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>483000</v>
+        <v>20000000</v>
       </c>
       <c r="E43" s="0" t="n">
-        <v>483000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="F43" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G43" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>303331</v>
+        <v>7471289</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>179669</v>
+        <v>12528711</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement et renforcement des capacités des Organisations Paysannes (OP) par la mise en 'uvre de projets structurants de type MIP/PEA ' Région DIANA</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD DIANA MIP / PEA</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>375000</v>
+        <v>33200000</v>
       </c>
       <c r="E44" s="0" t="n">
-        <v>375000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="F44" s="0" t="n">
-        <v>0.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>100.0</v>
+        <v>33.73</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>259282</v>
+        <v>3294327</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>115718</v>
+        <v>29905673</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>251</v>
+        <v>380</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t/>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>949999</v>
+        <v>3498584</v>
       </c>
       <c r="E45" s="0" t="n">
-        <v>902500.0</v>
+        <v>3498584.0</v>
       </c>
       <c r="F45" s="0" t="n">
-        <v>47499.0</v>
+        <v>0.0</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>812250</v>
+        <v>2059242</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>137749</v>
+        <v>1439342</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>164</v>
+        <v>393</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>755476</v>
+        <v>1000000</v>
       </c>
       <c r="E46" s="0" t="n">
-        <v>755476.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F46" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G46" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H46" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="0" t="n">
-        <v>755476</v>
+        <v>1000000</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>3696000</v>
+        <v>560500</v>
       </c>
       <c r="E47" s="0" t="n">
-        <v>3696000.0</v>
+        <v>560500.0</v>
       </c>
       <c r="F47" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G47" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>3326400</v>
+        <v>454390</v>
       </c>
       <c r="I47" s="0" t="n">
-        <v>369600</v>
+        <v>106110</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>710940</v>
+        <v>574595</v>
       </c>
       <c r="E48" s="0" t="n">
-        <v>710940.0</v>
+        <v>545865.0</v>
       </c>
       <c r="F48" s="0" t="n">
-        <v>0.0</v>
+        <v>28730.0</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>100.0</v>
+        <v>95.0</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>0</v>
+        <v>491279</v>
       </c>
       <c r="I48" s="0" t="n">
-        <v>710940</v>
+        <v>83316</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD </t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>560500</v>
+        <v>1014887</v>
       </c>
       <c r="E49" s="0" t="n">
-        <v>560500.0</v>
+        <v>993024.0</v>
       </c>
       <c r="F49" s="0" t="n">
-        <v>0.0</v>
+        <v>21863.0</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>100.0</v>
+        <v>97.85</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>454390</v>
+        <v>0</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>106110</v>
+        <v>1014887</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>210</v>
+        <v>401</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA-SAVA : SAhandriaka VOhajary, Kendrena HAharitra-SAVA (bassin versante aménagé en vue d'une durabilité dans la région SAVA)</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA SAVA</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>508755</v>
+        <v>156000</v>
       </c>
       <c r="E50" s="0" t="n">
-        <v>483124.52</v>
+        <v>156000.0</v>
       </c>
       <c r="F50" s="0" t="n">
-        <v>25630.48</v>
+        <v>0.0</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>94.96</v>
+        <v>100.0</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>434812</v>
+        <v>0</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>73943</v>
+        <v>156000</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>696420</v>
+        <v>492000</v>
       </c>
       <c r="E51" s="0" t="n">
-        <v>696420.0</v>
+        <v>492000.0</v>
       </c>
       <c r="F51" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G51" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>0</v>
+        <v>442800</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>696420</v>
+        <v>49200</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>231</v>
+        <v>309</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>315625</v>
+        <v>64999996</v>
       </c>
       <c r="E52" s="0" t="n">
-        <v>315625.0</v>
+        <v>29999996.0</v>
       </c>
       <c r="F52" s="0" t="n">
-        <v>0.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>100.0</v>
+        <v>46.15</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>0</v>
+        <v>20223979</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>315625</v>
+        <v>44776017</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>253</v>
+        <v>215</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>379882</v>
+        <v>26370000</v>
       </c>
       <c r="E53" s="0" t="n">
-        <v>379882.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="F53" s="0" t="n">
-        <v>0.0</v>
+        <v>23370000.0</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>100.0</v>
+        <v>11.38</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>315761</v>
+        <v>3000000</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>64121</v>
+        <v>23370000</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>VAGNONO : Projet d'appui au développement de l'économie rurale dans la Région Analanjirofo</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / VAGNONÔ</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>574595</v>
+        <v>707029</v>
       </c>
       <c r="E54" s="0" t="n">
-        <v>545865.0</v>
+        <v>707029.75</v>
       </c>
       <c r="F54" s="0" t="n">
-        <v>28730.0</v>
+        <v>-0.75</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>491279</v>
+        <v>527999</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>83316</v>
+        <v>179030</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>684041</v>
+        <v>35000000</v>
       </c>
       <c r="E55" s="0" t="n">
-        <v>684041.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="F55" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G55" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>0</v>
+        <v>8605517</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>684041</v>
+        <v>26394483</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Appui au Centre National de Formation de Techniciens Forestiers (CNFTF), en vue du renforcement de sa performance</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>RINDRA / CNFTF</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>650000</v>
+        <v>2000000</v>
       </c>
       <c r="E56" s="0" t="n">
-        <v>617500.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F56" s="0" t="n">
-        <v>32500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>476305</v>
+        <v>1595624</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>173695</v>
+        <v>404376</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>299</v>
+        <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="n">
-        <v>39300000</v>
+        <v>430000</v>
       </c>
       <c r="E57" s="0" t="n">
-        <v>7500000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="F57" s="0" t="n">
-        <v>31800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>19.08</v>
+        <v>100.0</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>7360662</v>
+        <v>0</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>31939338</v>
+        <v>430000</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>1474157</v>
+        <v>4422717</v>
       </c>
       <c r="E58" s="0" t="n">
-        <v>1400000.0</v>
+        <v>4149956.0</v>
       </c>
       <c r="F58" s="0" t="n">
-        <v>74157.0</v>
+        <v>272761.0</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>94.97</v>
+        <v>93.83</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>1159273</v>
+        <v>3680989</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>314884</v>
+        <v>741728</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>147</v>
+        <v>289</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>2050510</v>
+        <v>3794217</v>
       </c>
       <c r="E59" s="0" t="n">
-        <v>2050510.0</v>
+        <v>3794217.0</v>
       </c>
       <c r="F59" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G59" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>0</v>
+        <v>2545265</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>2050510</v>
+        <v>1248952</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>307</v>
+        <v>158</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Sécurisation Foncière et à la Gouvernance locale (ASFGL)</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / TAFITA</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>2105058</v>
+        <v>183000</v>
       </c>
       <c r="E60" s="0" t="n">
-        <v>1999805.0</v>
+        <v>183000.0</v>
       </c>
       <c r="F60" s="0" t="n">
-        <v>105253.0</v>
+        <v>0.0</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>1799805</v>
+        <v>0</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>305253</v>
+        <v>183000</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>312</v>
+        <v>251</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des Capacites des Organisations Paysannes Autour des Filieres Riz, Banane, Pisciculture et PECHE Continentale DANS la Region DIANA</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / FIARO</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>438786</v>
+        <v>949999</v>
       </c>
       <c r="E61" s="0" t="n">
-        <v>416838.0</v>
+        <v>902500.0</v>
       </c>
       <c r="F61" s="0" t="n">
-        <v>21948.0</v>
+        <v>47499.0</v>
       </c>
       <c r="G61" s="0" t="n">
         <v>95.0</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>263282</v>
+        <v>812250</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>175504</v>
+        <v>137749</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>316</v>
+        <v>371</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Evaluation AFAFI SUD &amp; Capitalisation Grand Sud</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / DYNATSIMO</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>399986</v>
+        <v>11428571</v>
       </c>
       <c r="E62" s="0" t="n">
-        <v>399986.03</v>
+        <v>11200000.0</v>
       </c>
       <c r="F62" s="0" t="n">
-        <v>-0.03</v>
+        <v>228571.0</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>100.0</v>
+        <v>98.0</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>159000</v>
+        <v>2939435</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>240986</v>
+        <v>8489136</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro (AMBIOKA 2)</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMBIOKA 2</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>1447000</v>
+        <v>3696000</v>
       </c>
       <c r="E63" s="0" t="n">
-        <v>1300000.0</v>
+        <v>3696000.0</v>
       </c>
       <c r="F63" s="0" t="n">
-        <v>147000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>89.84</v>
+        <v>100.0</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>451648</v>
+        <v>3326400</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>995352</v>
+        <v>369600</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>321</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui au Marché PIscicole d'ANAlamanga - phase 3 (AMPIANA3)</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / AMPIANA 3</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>1054083</v>
+        <v>170000</v>
       </c>
       <c r="E64" s="0" t="n">
-        <v>1000000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="F64" s="0" t="n">
-        <v>54083.0</v>
+        <v>0.0</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>94.87</v>
+        <v>100.0</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>349599</v>
+        <v>0</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>704484</v>
+        <v>170000</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>322</v>
+        <v>164</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Projet de Renforcement et d'Organisation de la Filière Inclusive-Lait - PROFI-Lait Plus</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE / PROFI-LAIT +</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>1265847</v>
+        <v>755476</v>
       </c>
       <c r="E65" s="0" t="n">
-        <v>1200000.0</v>
+        <v>755476.0</v>
       </c>
       <c r="F65" s="0" t="n">
-        <v>65847.0</v>
+        <v>0.0</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>381214</v>
+        <v>0</v>
       </c>
       <c r="I65" s="0" t="n">
-        <v>884633</v>
+        <v>755476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>320</v>
+        <v>155</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase 2</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>DIABE 2</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>2947413</v>
+        <v>710940</v>
       </c>
       <c r="E66" s="0" t="n">
-        <v>2800000.0</v>
+        <v>710940.0</v>
       </c>
       <c r="F66" s="0" t="n">
-        <v>147413.0</v>
+        <v>0.0</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>610613</v>
+        <v>0</v>
       </c>
       <c r="I66" s="0" t="n">
-        <v>2336800</v>
+        <v>710940</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>236</v>
+        <v>418</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>854831</v>
+        <v>830000</v>
       </c>
       <c r="E67" s="0" t="n">
-        <v>740831.0</v>
+        <v>830000.0</v>
       </c>
       <c r="F67" s="0" t="n">
-        <v>114000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>86.66</v>
+        <v>100.0</v>
       </c>
       <c r="H67" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>854831</v>
+        <v>830000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>874106</v>
+        <v>696420</v>
       </c>
       <c r="E68" s="0" t="n">
-        <v>500000.0</v>
+        <v>696420.0</v>
       </c>
       <c r="F68" s="0" t="n">
-        <v>374106.0</v>
+        <v>0.0</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>57.2</v>
+        <v>100.0</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>256715</v>
+        <v>0</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>617391</v>
+        <v>696420</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>245</v>
+        <v>377</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Contribution à "Fanainga+" Fonds commun d'appui à la Société civile à Madagascar</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / FANAINGA+</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>9850000</v>
+        <v>570512</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>5000000.0</v>
+        <v>570512.0</v>
       </c>
       <c r="F69" s="0" t="n">
-        <v>4850000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>50.76</v>
+        <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>1380000</v>
+        <v>0</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>8470000</v>
+        <v>570512</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>UE Sant' Ezaka ho Tomady : Appui au d'loppement de la centrale d'achat SALAMA</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Ezaka ho Tomady : Appui à SALAMA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>17000000</v>
+        <v>379882</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>9000000.0</v>
+        <v>379882.0</v>
       </c>
       <c r="F70" s="0" t="n">
-        <v>8000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>52.94</v>
+        <v>100.0</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>2400000</v>
+        <v>315761</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>14600000</v>
+        <v>64121</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des processus électoral et démocratique à Madagascar (RPEDEM)</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES / RPEDEM</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>1000000</v>
+        <v>315625</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>1000000.0</v>
+        <v>315625.0</v>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>891092</v>
+        <v>0</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>108908</v>
+        <v>315625</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>242</v>
+        <v>191</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ATSIKA JIABY</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>845000</v>
+        <v>145454</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>760500.0</v>
+        <v>145454.0</v>
       </c>
       <c r="F72" s="0" t="n">
-        <v>84500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>210931</v>
+        <v>0</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>634069</v>
+        <v>145454</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>239</v>
+        <v>159</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>IMPRIMA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>569375</v>
+        <v>140000</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>569375.0</v>
+        <v>140000.0</v>
       </c>
       <c r="F73" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G73" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H73" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>569375</v>
+        <v>140000</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>299998</v>
+        <v>684041</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>299998.15</v>
+        <v>684041.0</v>
       </c>
       <c r="F74" s="0" t="n">
-        <v>-0.15</v>
+        <v>0.0</v>
       </c>
       <c r="G74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>223563</v>
+        <v>0</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>76435</v>
+        <v>684041</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>244</v>
+        <v>195</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>ANJARA</t>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>1666667</v>
+        <v>364750</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>1500000.0</v>
+        <v>364750.0</v>
       </c>
       <c r="F75" s="0" t="n">
-        <v>166667.0</v>
+        <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>644510</v>
+        <v>0</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>1022157</v>
+        <v>364750</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
+        <v>299</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>AFAFI SUD / PRADA</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="n">
+        <v>39300000</v>
+      </c>
+      <c r="E76" s="0" t="n">
+        <v>7500000.0</v>
+      </c>
+      <c r="F76" s="0" t="n">
+        <v>31800000.0</v>
+      </c>
+      <c r="G76" s="0" t="n">
+        <v>19.08</v>
+      </c>
+      <c r="H76" s="0" t="n">
+        <v>7360662</v>
+      </c>
+      <c r="I76" s="0" t="n">
+        <v>31939338</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>399</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'appui à la Société civile locale</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>FANAINGA+</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="n">
+        <v>16450000</v>
+      </c>
+      <c r="E77" s="0" t="n">
+        <v>10000000.0</v>
+      </c>
+      <c r="F77" s="0" t="n">
+        <v>6450000.0</v>
+      </c>
+      <c r="G77" s="0" t="n">
+        <v>60.79</v>
+      </c>
+      <c r="H77" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I77" s="0" t="n">
+        <v>16450000</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>370</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Compétences pour toutes et tous Approche projet</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D78" s="0" t="n">
+        <v>22500000</v>
+      </c>
+      <c r="E78" s="0" t="n">
+        <v>22000000.0</v>
+      </c>
+      <c r="F78" s="0" t="n">
+        <v>500000.0</v>
+      </c>
+      <c r="G78" s="0" t="n">
+        <v>97.78</v>
+      </c>
+      <c r="H78" s="0" t="n">
+        <v>5973830</v>
+      </c>
+      <c r="I78" s="0" t="n">
+        <v>16526170</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>416</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>UNHAS</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="n">
+        <v>250000</v>
+      </c>
+      <c r="E79" s="0" t="n">
+        <v>250000.0</v>
+      </c>
+      <c r="F79" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G79" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H79" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I79" s="0" t="n">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>PVSTATEM</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="n">
+        <v>2050510</v>
+      </c>
+      <c r="E80" s="0" t="n">
+        <v>2050510.0</v>
+      </c>
+      <c r="F80" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G80" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H80" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I80" s="0" t="n">
+        <v>2050510</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
+        <v>415</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D81" s="0" t="n">
+        <v>860000</v>
+      </c>
+      <c r="E81" s="0" t="n">
+        <v>860000.0</v>
+      </c>
+      <c r="F81" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G81" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H81" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I81" s="0" t="n">
+        <v>860000</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
+        <v>405</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>EMPOWER</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="n">
+        <v>50000</v>
+      </c>
+      <c r="E82" s="0" t="n">
+        <v>50000.0</v>
+      </c>
+      <c r="F82" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G82" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H82" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I82" s="0" t="n">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>414</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="0" t="n">
+        <v>330000</v>
+      </c>
+      <c r="E83" s="0" t="n">
+        <v>330000.0</v>
+      </c>
+      <c r="F83" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G83" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H83" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I83" s="0" t="n">
+        <v>330000</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>320</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>DIABE II</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="n">
+        <v>2947413</v>
+      </c>
+      <c r="E84" s="0" t="n">
+        <v>2800000.0</v>
+      </c>
+      <c r="F84" s="0" t="n">
+        <v>147413.0</v>
+      </c>
+      <c r="G84" s="0" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="H84" s="0" t="n">
+        <v>1529795</v>
+      </c>
+      <c r="I84" s="0" t="n">
+        <v>1417618</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>322</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>PROFI-LAIT +</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="n">
+        <v>1265847</v>
+      </c>
+      <c r="E85" s="0" t="n">
+        <v>1200000.0</v>
+      </c>
+      <c r="F85" s="0" t="n">
+        <v>65847.0</v>
+      </c>
+      <c r="G85" s="0" t="n">
+        <v>94.8</v>
+      </c>
+      <c r="H85" s="0" t="n">
+        <v>875142</v>
+      </c>
+      <c r="I85" s="0" t="n">
+        <v>390705</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>236</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D86" s="0" t="n">
+        <v>854831</v>
+      </c>
+      <c r="E86" s="0" t="n">
+        <v>740831.0</v>
+      </c>
+      <c r="F86" s="0" t="n">
+        <v>114000.0</v>
+      </c>
+      <c r="G86" s="0" t="n">
+        <v>86.66</v>
+      </c>
+      <c r="H86" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I86" s="0" t="n">
+        <v>854831</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>316</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DYNATSIMO</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="n">
+        <v>399986</v>
+      </c>
+      <c r="E87" s="0" t="n">
+        <v>399986.03</v>
+      </c>
+      <c r="F87" s="0" t="n">
+        <v>-0.03</v>
+      </c>
+      <c r="G87" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H87" s="0" t="n">
+        <v>159000</v>
+      </c>
+      <c r="I87" s="0" t="n">
+        <v>240986</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>413</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>SAFE</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="n">
+        <v>670000</v>
+      </c>
+      <c r="E88" s="0" t="n">
+        <v>670000.0</v>
+      </c>
+      <c r="F88" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G88" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H88" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I88" s="0" t="n">
+        <v>670000</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>312</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>FIARO</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="n">
+        <v>438786</v>
+      </c>
+      <c r="E89" s="0" t="n">
+        <v>416838.0</v>
+      </c>
+      <c r="F89" s="0" t="n">
+        <v>21948.0</v>
+      </c>
+      <c r="G89" s="0" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="H89" s="0" t="n">
+        <v>263282</v>
+      </c>
+      <c r="I89" s="0" t="n">
+        <v>175504</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>307</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>TAFITA</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="n">
+        <v>2105058</v>
+      </c>
+      <c r="E90" s="0" t="n">
+        <v>1999805.0</v>
+      </c>
+      <c r="F90" s="0" t="n">
+        <v>105253.0</v>
+      </c>
+      <c r="G90" s="0" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="H90" s="0" t="n">
+        <v>1799805</v>
+      </c>
+      <c r="I90" s="0" t="n">
+        <v>305253</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>321</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>AMPIANA 3</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="n">
+        <v>1054083</v>
+      </c>
+      <c r="E91" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="F91" s="0" t="n">
+        <v>54083.0</v>
+      </c>
+      <c r="G91" s="0" t="n">
+        <v>94.87</v>
+      </c>
+      <c r="H91" s="0" t="n">
+        <v>349599</v>
+      </c>
+      <c r="I91" s="0" t="n">
+        <v>704484</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>412</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="n">
+        <v>600000</v>
+      </c>
+      <c r="E92" s="0" t="n">
+        <v>600000.0</v>
+      </c>
+      <c r="F92" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G92" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H92" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I92" s="0" t="n">
+        <v>600000</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>319</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>AMBIOKA 2</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="n">
+        <v>1447000</v>
+      </c>
+      <c r="E93" s="0" t="n">
+        <v>1300000.0</v>
+      </c>
+      <c r="F93" s="0" t="n">
+        <v>147000.0</v>
+      </c>
+      <c r="G93" s="0" t="n">
+        <v>89.84</v>
+      </c>
+      <c r="H93" s="0" t="n">
+        <v>451648</v>
+      </c>
+      <c r="I93" s="0" t="n">
+        <v>995352</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>411</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="E94" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="F94" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G94" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H94" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I94" s="0" t="n">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>237</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D95" s="0" t="n">
+        <v>874106</v>
+      </c>
+      <c r="E95" s="0" t="n">
+        <v>500000.0</v>
+      </c>
+      <c r="F95" s="0" t="n">
+        <v>374106.0</v>
+      </c>
+      <c r="G95" s="0" t="n">
+        <v>57.2</v>
+      </c>
+      <c r="H95" s="0" t="n">
+        <v>256715</v>
+      </c>
+      <c r="I95" s="0" t="n">
+        <v>617391</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>419</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>APPD</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="n">
+        <v>4400000</v>
+      </c>
+      <c r="E96" s="0" t="n">
+        <v>4400000.0</v>
+      </c>
+      <c r="F96" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G96" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H96" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I96" s="0" t="n">
+        <v>4400000</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>217</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Modernisation des réseaux routiers (RN6/RN13)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>RN6 / RN13</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="n">
+        <v>235530000</v>
+      </c>
+      <c r="E97" s="0" t="n">
+        <v>116000000.0</v>
+      </c>
+      <c r="F97" s="0" t="n">
+        <v>119530000.0</v>
+      </c>
+      <c r="G97" s="0" t="n">
+        <v>49.25</v>
+      </c>
+      <c r="H97" s="0" t="n">
+        <v>85000000</v>
+      </c>
+      <c r="I97" s="0" t="n">
+        <v>150530000</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>244</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Actions Novatrices pour les enfants et les jeunes d'Analamanga et Vakinankaratra</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>ANJARA</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="n">
+        <v>1666667</v>
+      </c>
+      <c r="E98" s="0" t="n">
+        <v>1500000.0</v>
+      </c>
+      <c r="F98" s="0" t="n">
+        <v>166667.0</v>
+      </c>
+      <c r="G98" s="0" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="H98" s="0" t="n">
+        <v>644510</v>
+      </c>
+      <c r="I98" s="0" t="n">
+        <v>1022157</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>239</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Déploiement d’un traitement adapté aux enfants bloquant la transmission du paludisme</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>IMPRIMA</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="n">
+        <v>569375</v>
+      </c>
+      <c r="E99" s="0" t="n">
+        <v>569375.0</v>
+      </c>
+      <c r="F99" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G99" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H99" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I99" s="0" t="n">
+        <v>569375</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>242</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Tous ensemble pour une jeunesse proactive, inclusive et solidaire à Madagascar</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>ATSIKA JIABY</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="n">
+        <v>845000</v>
+      </c>
+      <c r="E100" s="0" t="n">
+        <v>760500.0</v>
+      </c>
+      <c r="F100" s="0" t="n">
+        <v>84500.0</v>
+      </c>
+      <c r="G100" s="0" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="H100" s="0" t="n">
+        <v>417901</v>
+      </c>
+      <c r="I100" s="0" t="n">
+        <v>427099</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>240</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Appui au développement de la centrale d'achat SALAMA</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>SANTE SALAMA</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="n">
+        <v>17000000</v>
+      </c>
+      <c r="E101" s="0" t="n">
+        <v>9000000.0</v>
+      </c>
+      <c r="F101" s="0" t="n">
+        <v>8000000.0</v>
+      </c>
+      <c r="G101" s="0" t="n">
+        <v>52.94</v>
+      </c>
+      <c r="H101" s="0" t="n">
+        <v>2400000</v>
+      </c>
+      <c r="I101" s="0" t="n">
+        <v>14600000</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>249</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>MAIKA</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="n">
+        <v>299998</v>
+      </c>
+      <c r="E102" s="0" t="n">
+        <v>299998.15</v>
+      </c>
+      <c r="F102" s="0" t="n">
+        <v>-0.15</v>
+      </c>
+      <c r="G102" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H102" s="0" t="n">
+        <v>223563</v>
+      </c>
+      <c r="I102" s="0" t="n">
+        <v>76435</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
         <v>238</v>
       </c>
-      <c r="B76" s="0" t="inlineStr">
+      <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
-      <c r="C76" s="0" t="inlineStr">
+      <c r="C103" s="0" t="inlineStr">
         <is>
           <t>GUARDEN</t>
         </is>
       </c>
-      <c r="D76" s="0" t="n">
+      <c r="D103" s="0" t="n">
         <v>67750</v>
       </c>
-      <c r="E76" s="0" t="n">
+      <c r="E103" s="0" t="n">
         <v>67750.0</v>
       </c>
-      <c r="F76" s="0" t="n">
+      <c r="F103" s="0" t="n">
         <v>0.0</v>
       </c>
-      <c r="G76" s="0" t="n">
+      <c r="G103" s="0" t="n">
         <v>100.0</v>
       </c>
-      <c r="H76" s="0" t="n">
+      <c r="H103" s="0" t="n">
         <v>0</v>
       </c>
-      <c r="I76" s="0" t="n">
+      <c r="I103" s="0" t="n">
         <v>67750</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>246</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement des processus électoral et démocratique</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>RPEDEM</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="E104" s="0" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="F104" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G104" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H104" s="0" t="n">
+        <v>891092</v>
+      </c>
+      <c r="I104" s="0" t="n">
+        <v>108908</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>