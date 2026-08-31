--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -363,51 +363,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:R104"/>
+  <dimension ref="A1:R103"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="15" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="10" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="75.9" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -637,4041 +637,4051 @@
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>AGRECO</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>PADIPAP</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appui au Développement Intégré en Périphérie des Aires Protégées (PADIPAP)</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>182</v>
+        <v>416</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UNHAS</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>2026/00007</t>
+        </is>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G4" s="2">
-        <v>45352.0</v>
+        <v>46023.0</v>
       </c>
       <c r="H4" s="2">
-        <v>46446.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>12 mois</t>
         </is>
       </c>
       <c r="J4" s="0" t="n">
-        <v>132762.0</v>
+        <v>250000.0</v>
       </c>
       <c r="K4" s="0" t="n">
-        <v>132762</v>
+        <v>250000</v>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>Université d'Alicante</t>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>SAVE</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>2025/01088</t>
+        </is>
       </c>
       <c r="E5" s="0"/>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G5" s="2">
         <v>46023.0</v>
       </c>
       <c r="H5" s="2">
-        <v>47118.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>12 mois</t>
         </is>
       </c>
       <c r="J5" s="0" t="n">
-        <v>400000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>400000</v>
+        <v>330000</v>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>COSVITEC</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>MIHAMAFY</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>439059</v>
+        <v>0</v>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G6" s="2">
-        <v>44953.0</v>
+        <v>45352.0</v>
       </c>
       <c r="H6" s="2">
-        <v>46022.0</v>
+        <v>46446.0</v>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J6" s="0" t="n">
-        <v>536930.93</v>
+        <v>132762.0</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>536930</v>
+        <v>132762</v>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Université d'Alicante</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>148</v>
+        <v>375</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
-        <v>442888</v>
+        <v>0</v>
       </c>
       <c r="E7" s="0"/>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G7" s="2">
-        <v>45349.0</v>
+        <v>46023.0</v>
       </c>
       <c r="H7" s="2">
-        <v>46812.0</v>
+        <v>47118.0</v>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J7" s="0" t="n">
-        <v>2750000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>2750000</v>
+        <v>400000</v>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>Internews</t>
+          <t>COSVITEC</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D8" s="0" t="n">
-        <v>456337</v>
+        <v>439059</v>
       </c>
       <c r="E8" s="0"/>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G8" s="2">
-        <v>45632.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H8" s="2">
-        <v>46733.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J8" s="0" t="n">
-        <v>648000.0</v>
+        <v>536930.93</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>682932</v>
+        <v>536930</v>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>391</v>
+        <v>148</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Facilitation des procédures d'importation et d'exportation</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>FPIE</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D9" s="0" t="n">
-        <v>700004094</v>
+        <v>442888</v>
       </c>
       <c r="E9" s="0"/>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G9" s="2">
-        <v>46086.0</v>
+        <v>45349.0</v>
       </c>
       <c r="H9" s="2">
-        <v>46752.0</v>
+        <v>46812.0</v>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="J9" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>2200000</v>
+        <v>2750000</v>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Internews</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>ACTE</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SAFE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>ECHO/-SF/BUD/2025/91013</t>
+          <t>2025/01101</t>
         </is>
       </c>
       <c r="E10" s="0"/>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G10" s="2">
-        <v>45662.0</v>
+        <v>46025.0</v>
       </c>
       <c r="H10" s="2">
-        <v>46325.0</v>
+        <v>46812.0</v>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 2 ans</t>
         </is>
       </c>
       <c r="J10" s="0" t="n">
-        <v>1800000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>1800000</v>
+        <v>670000</v>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>MEDAIR</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>409</v>
+        <v>167</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
-[...5 lines deleted...]
-        </is>
+          <t>REJIC</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="n">
+        <v>456337</v>
       </c>
       <c r="E11" s="0"/>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G11" s="2">
-        <v>45664.0</v>
+        <v>45632.0</v>
       </c>
       <c r="H11" s="2">
-        <v>46203.0</v>
+        <v>46733.0</v>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>plus d'un an</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J11" s="0" t="n">
-        <v>3600000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>3600000</v>
+        <v>682932</v>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>Action Contre la Faim - ACF</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>IEDDH</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>228</v>
+        <v>391</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>700002059</v>
+        <v>700004094</v>
       </c>
       <c r="E12" s="0"/>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G12" s="2">
-        <v>45632.0</v>
+        <v>46086.0</v>
       </c>
       <c r="H12" s="2">
-        <v>47057.0</v>
+        <v>46752.0</v>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J12" s="0" t="n">
-        <v>26000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>182300000</v>
+        <v>2200000</v>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
-[...2 lines deleted...]
-      <c r="P12" s="0"/>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>ACTE</t>
+        </is>
+      </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
-          <t>Contribution to the Africa Investment Platform (AIP) in support of the regional economic integration</t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
         </is>
       </c>
       <c r="R12" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>388</v>
+        <v>228</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Better Work +</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>700003870</v>
+        <v>700002059</v>
       </c>
       <c r="E13" s="0"/>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G13" s="2">
-        <v>46071.0</v>
+        <v>45632.0</v>
       </c>
       <c r="H13" s="2">
-        <v>47483.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J13" s="0" t="n">
-        <v>2500000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>2500000</v>
+        <v>182300000</v>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>Organisation internationale du Travail - OIT</t>
-[...6 lines deleted...]
-      </c>
+          <t>Banque Africaine de Développement - BAD</t>
+        </is>
+      </c>
+      <c r="P13" s="0"/>
       <c r="Q13" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+          <t>Contribution to the Africa Investment Platform (AIP) in support of the regional economic integration</t>
         </is>
       </c>
       <c r="R13" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>700002925</v>
+        <v>700003870</v>
       </c>
       <c r="E14" s="0"/>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G14" s="2">
-        <v>46007.0</v>
+        <v>46071.0</v>
       </c>
       <c r="H14" s="2">
-        <v>47832.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J14" s="0" t="n">
-        <v>13000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>13000000</v>
+        <v>2500000</v>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>Expertise France</t>
+          <t>Organisation internationale du Travail - OIT</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>ACTE</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
         </is>
       </c>
       <c r="R14" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>210</v>
+        <v>382</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA SAVA</t>
+          <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>439054</v>
+        <v>700002925</v>
       </c>
       <c r="E15" s="0"/>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G15" s="2">
-        <v>44953.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H15" s="2">
-        <v>46022.0</v>
+        <v>47832.0</v>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J15" s="0" t="n">
-        <v>483124.52</v>
+        <v>13000000.0</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>508755</v>
+        <v>13000000</v>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Expertise France</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>168</v>
+        <v>411</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
-[...3 lines deleted...]
-        <v>449988</v>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91010</t>
+        </is>
       </c>
       <c r="E16" s="0"/>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G16" s="2">
-        <v>45642.0</v>
+        <v>45809.0</v>
       </c>
       <c r="H16" s="2">
-        <v>47483.0</v>
+        <v>46538.0</v>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J16" s="0" t="n">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>17498098</v>
+        <v>1000000</v>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>455665</v>
+        <v>439054</v>
       </c>
       <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G17" s="2">
-        <v>45639.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H17" s="2">
-        <v>47483.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J17" s="0" t="n">
-        <v>14200000.0</v>
+        <v>483124.52</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>17778160</v>
+        <v>508755</v>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>PACTE VERT</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>Pacte vert</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>446841</v>
+        <v>449988</v>
       </c>
       <c r="E18" s="0"/>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G18" s="2">
-        <v>45209.0</v>
+        <v>45642.0</v>
       </c>
       <c r="H18" s="2">
-        <v>46304.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J18" s="0" t="n">
-        <v>1931330.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>1931330</v>
+        <v>17498098</v>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>INCUBOOST</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>408</v>
+        <v>166</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t/>
-[...5 lines deleted...]
-        </is>
+          <t>RESILIENCE U.N.</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="n">
+        <v>455665</v>
       </c>
       <c r="E19" s="0"/>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G19" s="2">
-        <v>45413.0</v>
+        <v>45639.0</v>
       </c>
       <c r="H19" s="2">
-        <v>46142.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>1500000</v>
+        <v>17778160</v>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Pacte vert</t>
         </is>
       </c>
       <c r="R19" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>218</v>
+        <v>409</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
-[...3 lines deleted...]
-        <v>394540</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91012</t>
+        </is>
       </c>
       <c r="E20" s="0"/>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G20" s="2">
-        <v>44020.0</v>
+        <v>45664.0</v>
       </c>
       <c r="H20" s="2">
-        <v>46211.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>environ 6 ans</t>
+          <t>plus d'un an</t>
         </is>
       </c>
       <c r="J20" s="0" t="n">
-        <v>19500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="K20" s="0" t="n">
-        <v>20526315</v>
+        <v>3600000</v>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>Fonds de Développement Agricole - FDA</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>RINDRA</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t>Renforcement INstitutionnel vers le Développement de la Résilience Agricole (RINDRA)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>398</v>
+        <v>162</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>MANONGA</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>490280</v>
+        <v>446841</v>
       </c>
       <c r="E21" s="0"/>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G21" s="2">
-        <v>46134.0</v>
+        <v>45209.0</v>
       </c>
       <c r="H21" s="2">
-        <v>47231.0</v>
+        <v>46304.0</v>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J21" s="0" t="n">
-        <v>5000000.0</v>
+        <v>1931330.0</v>
       </c>
       <c r="K21" s="0" t="n">
-        <v>5000000</v>
+        <v>1931330</v>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>CARE France</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>INCUBOOST</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>442882</v>
+        <v>394540</v>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G22" s="2">
-        <v>45292.0</v>
+        <v>44020.0</v>
       </c>
       <c r="H22" s="2">
-        <v>46022.0</v>
+        <v>46211.0</v>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 6 ans</t>
         </is>
       </c>
       <c r="J22" s="0" t="n">
-        <v>855000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="K22" s="0" t="n">
-        <v>900000</v>
+        <v>20526315</v>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Fonds de Développement Agricole - FDA</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>RINDRA</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Renforcement INstitutionnel vers le Développement de la Résilience Agricole (RINDRA)</t>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>453542</v>
+        <v>490280</v>
       </c>
       <c r="E23" s="0"/>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G23" s="2">
-        <v>45536.0</v>
+        <v>46134.0</v>
       </c>
       <c r="H23" s="2">
-        <v>46630.0</v>
+        <v>47231.0</v>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J23" s="0" t="n">
-        <v>1100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="K23" s="0" t="n">
-        <v>1100000</v>
+        <v>5000000</v>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour la population - UNFPA</t>
-[...2 lines deleted...]
-      <c r="P23" s="0"/>
+          <t>CARE France</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>TOUS REDEVABLES</t>
+        </is>
+      </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>216</v>
+        <v>151</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>404316</v>
+        <v>442882</v>
       </c>
       <c r="E24" s="0"/>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G24" s="2">
-        <v>43696.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H24" s="2">
         <v>46022.0</v>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J24" s="0" t="n">
-        <v>39950000.0</v>
+        <v>855000.0</v>
       </c>
       <c r="K24" s="0" t="n">
-        <v>183180000</v>
+        <v>900000</v>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
-          <t>PACFC</t>
+          <t>IEDDH</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
-          <t>Transports</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>387086</v>
+        <v>453542</v>
       </c>
       <c r="E25" s="0"/>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G25" s="2">
-        <v>45139.0</v>
+        <v>45536.0</v>
       </c>
       <c r="H25" s="2">
-        <v>46234.0</v>
+        <v>46630.0</v>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J25" s="0" t="n">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="K25" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>Wildlife Conservation Society - WCS</t>
+          <t>Fonds des Nations Unies pour la population - UNFPA</t>
         </is>
       </c>
       <c r="P25" s="0"/>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>0</v>
+        <v>404316</v>
       </c>
       <c r="E26" s="0"/>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G26" s="2">
-        <v>45962.0</v>
+        <v>43696.0</v>
       </c>
       <c r="H26" s="2">
-        <v>47057.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="J26" s="0" t="n">
-        <v>100000.0</v>
+        <v>39950000.0</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>100000</v>
+        <v>183180000</v>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>University of Technology Mauritius</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>PACFC</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Transports</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>169</v>
+        <v>226</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>449992</v>
+        <v>387086</v>
       </c>
       <c r="E27" s="0"/>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G27" s="2">
-        <v>45639.0</v>
+        <v>45139.0</v>
       </c>
       <c r="H27" s="2">
-        <v>47471.0</v>
+        <v>46234.0</v>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J27" s="0" t="n">
-        <v>3999997.1</v>
+        <v>1500000.0</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>3999997</v>
+        <v>1500000</v>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wildlife Conservation Society - WCS</t>
+        </is>
+      </c>
+      <c r="P27" s="0"/>
       <c r="Q27" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R27" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t/>
-[...5 lines deleted...]
-        </is>
+          <t>REBATE</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="n">
+        <v>0</v>
       </c>
       <c r="E28" s="0"/>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G28" s="2">
-        <v>44927.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H28" s="2">
-        <v>46203.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J28" s="0" t="n">
-        <v>5300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K28" s="0" t="n">
-        <v>5300000</v>
+        <v>100000</v>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>University of Technology Mauritius</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>315</v>
+        <v>169</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Tosika Angovo - Appui à l'électricité</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>700001932</v>
+        <v>449992</v>
       </c>
       <c r="E29" s="0"/>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G29" s="2">
-        <v>45449.0</v>
+        <v>45639.0</v>
       </c>
       <c r="H29" s="2">
-        <v>46387.0</v>
+        <v>47471.0</v>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J29" s="0" t="n">
-        <v>3500000.0</v>
+        <v>3999997.1</v>
       </c>
       <c r="K29" s="0" t="n">
-        <v>5430000</v>
+        <v>3999997</v>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
-[...2 lines deleted...]
-      <c r="P29" s="0"/>
+          <t>Institut de Recherche pour le Développement - IRD</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>EZAKA HO TOMADY</t>
+        </is>
+      </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
-          <t>Energie Renouvelable et Durable</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>177</v>
+        <v>407</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Appui à l'incubation d'entreprises</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D30" s="0" t="n">
-        <v>429132</v>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2023/91003</t>
+        </is>
       </c>
       <c r="E30" s="0"/>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G30" s="2">
-        <v>44915.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H30" s="2">
-        <v>46507.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J30" s="0" t="n">
-        <v>2695177.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="K30" s="0" t="n">
-        <v>2695177</v>
+        <v>5300000</v>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>INCUBOOST</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
-          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>243</v>
+        <v>408</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2024/91004</t>
+        </is>
       </c>
       <c r="E31" s="0"/>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G31" s="2">
-        <v>45200.0</v>
+        <v>45413.0</v>
       </c>
       <c r="H31" s="2">
-        <v>46660.0</v>
+        <v>46142.0</v>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J31" s="0" t="n">
-        <v>539437.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="K31" s="0" t="n">
-        <v>770624</v>
+        <v>1500000</v>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>Université d'Aarhus</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>235</v>
+        <v>315</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>462420</v>
+        <v>700001932</v>
       </c>
       <c r="E32" s="0"/>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G32" s="2">
-        <v>45658.0</v>
+        <v>45449.0</v>
       </c>
       <c r="H32" s="2">
-        <v>46934.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J32" s="0" t="n">
-        <v>750000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="K32" s="0" t="n">
-        <v>793026</v>
+        <v>5430000</v>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
-[...6 lines deleted...]
-      </c>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+        </is>
+      </c>
+      <c r="P32" s="0"/>
       <c r="Q32" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Energie Renouvelable et Durable</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PIAA II</t>
+          <t/>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>431413</v>
+        <v>429132</v>
       </c>
       <c r="E33" s="0"/>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G33" s="2">
-        <v>44782.0</v>
+        <v>44915.0</v>
       </c>
       <c r="H33" s="2">
-        <v>46622.0</v>
+        <v>46507.0</v>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J33" s="0" t="n">
-        <v>8300000.0</v>
+        <v>2695177.0</v>
       </c>
       <c r="K33" s="0" t="n">
-        <v>53300000</v>
+        <v>2695177</v>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
-[...2 lines deleted...]
-      <c r="P33" s="0"/>
+          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>INCUBOOST</t>
+        </is>
+      </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la plateforme d'investissement pour l'Afrique (AIP) en appui aux secteurs des transports, de l'eau et de l'énergie à Madagascar (Ph.3)</t>
+          <t>Business Incubators to support entrepreneurship and MSME creation - Madagascar intervention</t>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>379</v>
+        <v>243</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>DIGIBIOVET</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="0"/>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G34" s="2">
-        <v>45962.0</v>
+        <v>45200.0</v>
       </c>
       <c r="H34" s="2">
-        <v>47057.0</v>
+        <v>46660.0</v>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J34" s="0" t="n">
-        <v>50000.0</v>
+        <v>539437.0</v>
       </c>
       <c r="K34" s="0" t="n">
-        <v>50000</v>
+        <v>770624</v>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>TDM 2000</t>
+          <t>Université d'Aarhus</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>378</v>
+        <v>235</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PHARE</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>0</v>
+        <v>462420</v>
       </c>
       <c r="E35" s="0"/>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G35" s="2">
-        <v>46023.0</v>
+        <v>45658.0</v>
       </c>
       <c r="H35" s="2">
-        <v>46752.0</v>
+        <v>46934.0</v>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J35" s="0" t="n">
-        <v>1600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="K35" s="0" t="n">
-        <v>1600000</v>
+        <v>793026</v>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>IECD</t>
-[...2 lines deleted...]
-      <c r="P35" s="0"/>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>LIGNE OSC</t>
+        </is>
+      </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>389</v>
+        <v>294</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Partenariats impact et innovation avec le secteur privé</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PII</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>700002898</v>
+        <v>431413</v>
       </c>
       <c r="E36" s="0"/>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G36" s="2">
-        <v>46079.0</v>
+        <v>44782.0</v>
       </c>
       <c r="H36" s="2">
-        <v>47483.0</v>
+        <v>46622.0</v>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J36" s="0" t="n">
-        <v>6000000.0</v>
+        <v>8300000.0</v>
       </c>
       <c r="K36" s="0" t="n">
-        <v>7500000</v>
+        <v>53300000</v>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Agence Française de Développement - AFD</t>
+        </is>
+      </c>
+      <c r="P36" s="0"/>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
+          <t>Contribution à la plateforme d'investissement pour l'Afrique (AIP) en appui aux secteurs des transports, de l'eau et de l'énergie à Madagascar (Ph.3)</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>SANTE GOUV</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>484385</v>
+        <v>0</v>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G37" s="2">
-        <v>46127.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H37" s="2">
-        <v>47299.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J37" s="0" t="n">
-        <v>2200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K37" s="0" t="n">
-        <v>2200000</v>
+        <v>50000</v>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>Christian Blind Mission Ireland - CBM</t>
+          <t>TDM 2000</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>205</v>
+        <v>378</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TOSIKA MIHAMAFY</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>445782</v>
+        <v>0</v>
       </c>
       <c r="E38" s="0"/>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G38" s="2">
-        <v>45119.0</v>
+        <v>46023.0</v>
       </c>
       <c r="H38" s="2">
-        <v>46021.0</v>
+        <v>46752.0</v>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J38" s="0" t="n">
-        <v>483000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="K38" s="0" t="n">
-        <v>483000</v>
+        <v>1600000</v>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
-[...6 lines deleted...]
-      </c>
+          <t>IECD</t>
+        </is>
+      </c>
+      <c r="P38" s="0"/>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>DEXIT</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>0</v>
+        <v>700002898</v>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G39" s="2">
-        <v>45992.0</v>
+        <v>46079.0</v>
       </c>
       <c r="H39" s="2">
-        <v>47087.0</v>
+        <v>47483.0</v>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J39" s="0" t="n">
-        <v>220500.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="K39" s="0" t="n">
-        <v>220500</v>
+        <v>7500000</v>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>SVEUCILISTE U ZAGREBU</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>ACTE</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'appui au commerce pour une transformation économique à Madagascar (ACTE)</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
           <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Contribution au Fonds Commun Education - Phase II</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>FCE</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>700001809</v>
+        <v>484385</v>
       </c>
       <c r="E40" s="0"/>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G40" s="2">
-        <v>45758.0</v>
+        <v>46127.0</v>
       </c>
       <c r="H40" s="2">
-        <v>47948.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J40" s="0" t="n">
-        <v>8000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="K40" s="0" t="n">
-        <v>16000000</v>
+        <v>2200000</v>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Christian Blind Mission Ireland - CBM</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>COMPETENCES POUR TOUTES ET TOUS</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>445762</v>
+        <v>445782</v>
       </c>
       <c r="E41" s="0"/>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G41" s="2">
         <v>45119.0</v>
       </c>
       <c r="H41" s="2">
         <v>46021.0</v>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J41" s="0" t="n">
-        <v>375000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="K41" s="0" t="n">
-        <v>375000</v>
+        <v>483000</v>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>160</v>
+        <v>402</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D42" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="0"/>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G42" s="2">
-        <v>44917.0</v>
+        <v>45992.0</v>
       </c>
       <c r="H42" s="2">
-        <v>46742.0</v>
+        <v>47087.0</v>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J42" s="0" t="n">
-        <v>5000000.0</v>
+        <v>220500.0</v>
       </c>
       <c r="K42" s="0" t="n">
-        <v>28000000</v>
+        <v>220500</v>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>WeLight</t>
-[...2 lines deleted...]
-      <c r="P42" s="0"/>
+          <t>SVEUCILISTE U ZAGREBU</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>446601</v>
+        <v>700001809</v>
       </c>
       <c r="E43" s="0"/>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G43" s="2">
-        <v>45278.0</v>
+        <v>45758.0</v>
       </c>
       <c r="H43" s="2">
-        <v>47299.0</v>
+        <v>47948.0</v>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>plus de 5 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="J43" s="0" t="n">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="K43" s="0" t="n">
-        <v>20000000</v>
+        <v>16000000</v>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>PACTE VERT</t>
+          <t>COMPETENCES POUR TOUTES ET TOUS</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
-          <t>Pacte vert</t>
+          <t>Compétences pour toutes et tous</t>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t/>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>442498</v>
+        <v>445762</v>
       </c>
       <c r="E44" s="0"/>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G44" s="2">
-        <v>45110.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H44" s="2">
-        <v>47546.0</v>
+        <v>46021.0</v>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J44" s="0" t="n">
-        <v>11200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="K44" s="0" t="n">
-        <v>33200000</v>
+        <v>375000</v>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>Energie Renouvelable et Durable</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>380</v>
+        <v>160</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Vers une administration numérique et redevable</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>700003279</v>
+        <v>0</v>
       </c>
       <c r="E45" s="0"/>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G45" s="2">
-        <v>45994.0</v>
+        <v>44917.0</v>
       </c>
       <c r="H45" s="2">
-        <v>47089.0</v>
+        <v>46742.0</v>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J45" s="0" t="n">
-        <v>3498584.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="K45" s="0" t="n">
-        <v>3498584</v>
+        <v>28000000</v>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>United Nations Office For Project Services - UNOPS</t>
-[...6 lines deleted...]
-      </c>
+          <t>WeLight</t>
+        </is>
+      </c>
+      <c r="P45" s="0"/>
       <c r="Q45" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>SANTE CHU</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>484332</v>
+        <v>446601</v>
       </c>
       <c r="E46" s="0"/>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G46" s="2">
-        <v>46135.0</v>
+        <v>45278.0</v>
       </c>
       <c r="H46" s="2">
         <v>47299.0</v>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="J46" s="0" t="n">
-        <v>1000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="K46" s="0" t="n">
-        <v>1000000</v>
+        <v>20000000</v>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>EZAKA HO TOMADY</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>UE Santé - Ezaka ho Tomady</t>
+          <t>Pacte vert</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>445318</v>
+        <v>442498</v>
       </c>
       <c r="E47" s="0"/>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G47" s="2">
-        <v>45119.0</v>
+        <v>45110.0</v>
       </c>
       <c r="H47" s="2">
-        <v>45930.0</v>
+        <v>47546.0</v>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>environ 2 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="J47" s="0" t="n">
-        <v>560500.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="K47" s="0" t="n">
-        <v>560500</v>
+        <v>33200000</v>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>Centre Technique Horticole de Tamatave - CTHT</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Energie Renouvelable et Durable</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>254</v>
+        <v>380</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>VAGNONÔ</t>
+          <t/>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>431843</v>
+        <v>700003279</v>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G48" s="2">
-        <v>44739.0</v>
+        <v>45994.0</v>
       </c>
       <c r="H48" s="2">
-        <v>46022.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J48" s="0" t="n">
-        <v>545865.0</v>
+        <v>3498584.0</v>
       </c>
       <c r="K48" s="0" t="n">
-        <v>574595</v>
+        <v>3498584</v>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>United Nations Office For Project Services - UNOPS</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R48" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>436311</v>
+        <v>484332</v>
       </c>
       <c r="E49" s="0"/>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G49" s="2">
-        <v>44927.0</v>
+        <v>46135.0</v>
       </c>
       <c r="H49" s="2">
-        <v>46022.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J49" s="0" t="n">
-        <v>993024.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K49" s="0" t="n">
-        <v>1014887</v>
+        <v>1000000</v>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>Terre des Hommes Nederland</t>
+          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>UE Santé - Ezaka ho Tomady</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>401</v>
+        <v>208</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>RAVENALA</t>
+          <t/>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>0</v>
+        <v>445318</v>
       </c>
       <c r="E50" s="0"/>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G50" s="2">
-        <v>45962.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H50" s="2">
-        <v>47057.0</v>
+        <v>45930.0</v>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>environ 2 ans</t>
         </is>
       </c>
       <c r="J50" s="0" t="n">
-        <v>156000.0</v>
+        <v>560500.0</v>
       </c>
       <c r="K50" s="0" t="n">
-        <v>156000</v>
+        <v>560500</v>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>Université d'Angers</t>
+          <t>Centre Technique Horticole de Tamatave - CTHT</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>BABANGY</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>445783</v>
+        <v>431843</v>
       </c>
       <c r="E51" s="0"/>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G51" s="2">
-        <v>45119.0</v>
+        <v>44739.0</v>
       </c>
       <c r="H51" s="2">
         <v>46022.0</v>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J51" s="0" t="n">
-        <v>492000.0</v>
+        <v>545865.0</v>
       </c>
       <c r="K51" s="0" t="n">
-        <v>492000</v>
+        <v>574595</v>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>412366</v>
+        <v>436311</v>
       </c>
       <c r="E52" s="0"/>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G52" s="2">
-        <v>43819.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H52" s="2">
-        <v>46382.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J52" s="0" t="n">
-        <v>29999996.0</v>
+        <v>993024.0</v>
       </c>
       <c r="K52" s="0" t="n">
-        <v>64999996</v>
+        <v>1014887</v>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
-[...2 lines deleted...]
-      <c r="P52" s="0"/>
+          <t>Terre des Hommes Nederland</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>IEDDH</t>
+        </is>
+      </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
-          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>215</v>
+        <v>401</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>390450</v>
+        <v>0</v>
       </c>
       <c r="E53" s="0"/>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G53" s="2">
-        <v>43084.0</v>
+        <v>45962.0</v>
       </c>
       <c r="H53" s="2">
-        <v>46012.0</v>
+        <v>47057.0</v>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>environ 8 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J53" s="0" t="n">
-        <v>3000000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="K53" s="0" t="n">
-        <v>26370000</v>
+        <v>156000</v>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
-[...2 lines deleted...]
-      <c r="P53" s="0"/>
+          <t>Université d'Angers</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>ERASMUS+</t>
+        </is>
+      </c>
       <c r="Q53" s="0" t="inlineStr">
         <is>
-          <t>Contribution du PIN FED 11 à l'African Investment Facility en appui aux secteurs des Transports, de l'Eau et de l'Electricité à Madagascar</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R53" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>440683</v>
+        <v>445783</v>
       </c>
       <c r="E54" s="0"/>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G54" s="2">
-        <v>44953.0</v>
+        <v>45119.0</v>
       </c>
       <c r="H54" s="2">
-        <v>46019.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="J54" s="0" t="n">
-        <v>707029.75</v>
+        <v>492000.0</v>
       </c>
       <c r="K54" s="0" t="n">
-        <v>707029</v>
+        <v>492000</v>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>700002571</v>
+        <v>412366</v>
       </c>
       <c r="E55" s="0"/>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G55" s="2">
-        <v>45644.0</v>
+        <v>43819.0</v>
       </c>
       <c r="H55" s="2">
-        <v>47514.0</v>
+        <v>46382.0</v>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>environ 7 ans</t>
         </is>
       </c>
       <c r="J55" s="0" t="n">
-        <v>35000000.0</v>
+        <v>29999996.0</v>
       </c>
       <c r="K55" s="0" t="n">
-        <v>35000000</v>
+        <v>64999996</v>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>Banque allemande de Développement - KfW</t>
+          <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
       <c r="P55" s="0"/>
       <c r="Q55" s="0" t="inlineStr">
         <is>
-          <t>Faritra Arovana Mirindra - Aires Protégées gérées de façon harmonieuse</t>
+          <t>Contribution à la Plateforme d'Investissement pour l'Afrique en appui au secteur des transports, de l'eau et de l'énergie à Madagascar</t>
         </is>
       </c>
       <c r="R55" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>422432</v>
+        <v>390450</v>
       </c>
       <c r="E56" s="0"/>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G56" s="2">
-        <v>44547.0</v>
+        <v>43084.0</v>
       </c>
       <c r="H56" s="2">
-        <v>46418.0</v>
+        <v>46012.0</v>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>environ 8 ans</t>
         </is>
       </c>
       <c r="J56" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="K56" s="0" t="n">
-        <v>2000000</v>
+        <v>26370000</v>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
-[...6 lines deleted...]
-      </c>
+          <t>Agence Française de Développement - AFD</t>
+        </is>
+      </c>
+      <c r="P56" s="0"/>
       <c r="Q56" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Contribution du PIN FED 11 à l'African Investment Facility en appui aux secteurs des Transports, de l'Eau et de l'Electricité à Madagascar</t>
         </is>
       </c>
       <c r="R56" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>ECHO/-SF/BUD/2025/91011</t>
         </is>
       </c>
       <c r="E57" s="0"/>
       <c r="F57" s="0" t="inlineStr">
         <is>
@@ -4695,1813 +4705,1807 @@
       <c r="K57" s="0" t="n">
         <v>430000</v>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>DINAAMICC</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>422791</v>
+        <v>440683</v>
       </c>
       <c r="E58" s="0"/>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G58" s="2">
-        <v>44538.0</v>
+        <v>44953.0</v>
       </c>
       <c r="H58" s="2">
-        <v>46203.0</v>
+        <v>46019.0</v>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J58" s="0" t="n">
-        <v>4149956.0</v>
+        <v>707029.75</v>
       </c>
       <c r="K58" s="0" t="n">
-        <v>4422717</v>
+        <v>707029</v>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
-          <t>FOOD</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q58" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R58" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>AT CLIM-INVEST</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>428897</v>
+        <v>700002571</v>
       </c>
       <c r="E59" s="0"/>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G59" s="2">
-        <v>44540.0</v>
+        <v>45644.0</v>
       </c>
       <c r="H59" s="2">
-        <v>46106.0</v>
+        <v>47514.0</v>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J59" s="0" t="n">
-        <v>3794217.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="K59" s="0" t="n">
-        <v>3794217</v>
+        <v>35000000</v>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>DAI</t>
-[...6 lines deleted...]
-      </c>
+          <t>Banque allemande de Développement - KfW</t>
+        </is>
+      </c>
+      <c r="P59" s="0"/>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t>Support to Job Creation and the Investment Climate - Madagascar intervention</t>
+          <t>Faritra Arovana Mirindra - Aires Protégées gérées de façon harmonieuse</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>158</v>
+        <v>270</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>0</v>
+        <v>422432</v>
       </c>
       <c r="E60" s="0"/>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G60" s="2">
-        <v>45078.0</v>
+        <v>44547.0</v>
       </c>
       <c r="H60" s="2">
-        <v>46295.0</v>
+        <v>46418.0</v>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="J60" s="0" t="n">
-        <v>183000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="K60" s="0" t="n">
-        <v>183000</v>
+        <v>2000000</v>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>FOOD</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>431842</v>
+        <v>422791</v>
       </c>
       <c r="E61" s="0"/>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G61" s="2">
-        <v>44748.0</v>
+        <v>44538.0</v>
       </c>
       <c r="H61" s="2">
-        <v>46022.0</v>
+        <v>46203.0</v>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J61" s="0" t="n">
-        <v>902500.0</v>
+        <v>4149956.0</v>
       </c>
       <c r="K61" s="0" t="n">
-        <v>949999</v>
+        <v>4422717</v>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>FOOD</t>
         </is>
       </c>
       <c r="Q61" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>371</v>
+        <v>289</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>MIRAIKA </t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>485287</v>
+        <v>428897</v>
       </c>
       <c r="E62" s="0"/>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G62" s="2">
-        <v>45985.0</v>
+        <v>44540.0</v>
       </c>
       <c r="H62" s="2">
-        <v>47603.0</v>
+        <v>46106.0</v>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J62" s="0" t="n">
-        <v>11200000.0</v>
+        <v>3794217.0</v>
       </c>
       <c r="K62" s="0" t="n">
-        <v>11428571</v>
+        <v>3794217</v>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>CARE France</t>
+          <t>DAI</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>PACTE VERT</t>
+          <t>CLIM-INVEST</t>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
-          <t>Pacte vert</t>
+          <t>Support to Job Creation and the Investment Climate - Madagascar intervention</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>227</v>
+        <v>158</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>433655</v>
+        <v>0</v>
       </c>
       <c r="E63" s="0"/>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G63" s="2">
-        <v>44748.0</v>
+        <v>45078.0</v>
       </c>
       <c r="H63" s="2">
-        <v>46022.0</v>
+        <v>46295.0</v>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J63" s="0" t="n">
-        <v>3696000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="K63" s="0" t="n">
-        <v>3696000</v>
+        <v>183000</v>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>Aga Khan Foundation</t>
+          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q63" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R63" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>DOCET4AFRICA</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>0</v>
+        <v>431842</v>
       </c>
       <c r="E64" s="0"/>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G64" s="2">
-        <v>45017.0</v>
+        <v>44748.0</v>
       </c>
       <c r="H64" s="2">
-        <v>46326.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J64" s="0" t="n">
-        <v>170000.0</v>
+        <v>902500.0</v>
       </c>
       <c r="K64" s="0" t="n">
-        <v>170000</v>
+        <v>949999</v>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>Université de Turin</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>164</v>
+        <v>371</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>0</v>
+        <v>485287</v>
       </c>
       <c r="E65" s="0"/>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G65" s="2">
-        <v>45292.0</v>
+        <v>45985.0</v>
       </c>
       <c r="H65" s="2">
-        <v>46507.0</v>
+        <v>47603.0</v>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="J65" s="0" t="n">
-        <v>755476.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="K65" s="0" t="n">
-        <v>755476</v>
+        <v>11428571</v>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>Université de Limoges</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>PACTE VERT</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Pacte vert</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>0</v>
+        <v>433655</v>
       </c>
       <c r="E66" s="0"/>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G66" s="2">
-        <v>44927.0</v>
+        <v>44748.0</v>
       </c>
       <c r="H66" s="2">
-        <v>46142.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J66" s="0" t="n">
-        <v>710940.0</v>
+        <v>3696000.0</v>
       </c>
       <c r="K66" s="0" t="n">
-        <v>710940</v>
+        <v>3696000</v>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>Université de Montpellier</t>
+          <t>Aga Khan Foundation</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>418</v>
+        <v>157</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
-[...5 lines deleted...]
-        </is>
+          <t>DOCET4AFRICA</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="n">
+        <v>0</v>
       </c>
       <c r="E67" s="0"/>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G67" s="2">
-        <v>46026.0</v>
+        <v>45017.0</v>
       </c>
       <c r="H67" s="2">
-        <v>46843.0</v>
+        <v>46326.0</v>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>environ 2 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J67" s="0" t="n">
-        <v>830000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="K67" s="0" t="n">
-        <v>830000</v>
+        <v>170000</v>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>Organisation Mondiale de la Santé - OMS</t>
+          <t>Université de Turin</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R67" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="0"/>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G68" s="2">
-        <v>45658.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H68" s="2">
-        <v>46387.0</v>
+        <v>46507.0</v>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J68" s="0" t="n">
-        <v>696420.0</v>
+        <v>755476.0</v>
       </c>
       <c r="K68" s="0" t="n">
-        <v>696420</v>
+        <v>755476</v>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>Université de Bordeaux</t>
+          <t>Université de Limoges</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>377</v>
+        <v>155</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Observer les maladies transmises par les moustiques en Afrique</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>VectorGrid-Africa</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="0"/>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G69" s="2">
-        <v>45901.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H69" s="2">
-        <v>47726.0</v>
+        <v>46142.0</v>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J69" s="0" t="n">
-        <v>570512.0</v>
+        <v>710940.0</v>
       </c>
       <c r="K69" s="0" t="n">
-        <v>570512</v>
+        <v>710940</v>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur Madagascar</t>
+          <t>Université de Montpellier</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>253</v>
+        <v>418</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
-[...3 lines deleted...]
-        <v>431841</v>
+          <t/>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>2025/01083</t>
+        </is>
       </c>
       <c r="E70" s="0"/>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G70" s="2">
-        <v>44733.0</v>
+        <v>46026.0</v>
       </c>
       <c r="H70" s="2">
-        <v>46021.0</v>
+        <v>46843.0</v>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 2 ans</t>
         </is>
       </c>
       <c r="J70" s="0" t="n">
-        <v>379882.0</v>
+        <v>830000.0</v>
       </c>
       <c r="K70" s="0" t="n">
-        <v>379882</v>
+        <v>830000</v>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="0"/>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G71" s="2">
-        <v>45352.0</v>
+        <v>45658.0</v>
       </c>
       <c r="H71" s="2">
-        <v>46630.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J71" s="0" t="n">
-        <v>315625.0</v>
+        <v>696420.0</v>
       </c>
       <c r="K71" s="0" t="n">
-        <v>315625</v>
+        <v>696420</v>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>Université de Bologne</t>
+          <t>Université de Bordeaux</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>191</v>
+        <v>377</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>DEEP FARM</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E72" s="0"/>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G72" s="2">
-        <v>45292.0</v>
+        <v>45901.0</v>
       </c>
       <c r="H72" s="2">
-        <v>46022.0</v>
+        <v>47726.0</v>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J72" s="0" t="n">
-        <v>145454.0</v>
+        <v>570512.0</v>
       </c>
       <c r="K72" s="0" t="n">
-        <v>145454</v>
+        <v>570512</v>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>DIGITAFRICA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>0</v>
+        <v>431841</v>
       </c>
       <c r="E73" s="0"/>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G73" s="2">
-        <v>44927.0</v>
+        <v>44733.0</v>
       </c>
       <c r="H73" s="2">
-        <v>46387.0</v>
+        <v>46021.0</v>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J73" s="0" t="n">
-        <v>140000.0</v>
+        <v>379882.0</v>
       </c>
       <c r="K73" s="0" t="n">
-        <v>140000</v>
+        <v>379882</v>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>Université de Tunis El Manar</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E74" s="0"/>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G74" s="2">
-        <v>45566.0</v>
+        <v>45352.0</v>
       </c>
       <c r="H74" s="2">
-        <v>47026.0</v>
+        <v>46630.0</v>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J74" s="0" t="n">
-        <v>684041.0</v>
+        <v>315625.0</v>
       </c>
       <c r="K74" s="0" t="n">
-        <v>684041</v>
+        <v>315625</v>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>Norwegian Research Center - NORCE</t>
+          <t>Université de Bologne</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TROPIMUNDO</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E75" s="0"/>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G75" s="2">
-        <v>43709.0</v>
+        <v>45292.0</v>
       </c>
       <c r="H75" s="2">
-        <v>45900.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J75" s="0" t="n">
-        <v>364750.0</v>
+        <v>145454.0</v>
       </c>
       <c r="K75" s="0" t="n">
-        <v>364750</v>
+        <v>145454</v>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB</t>
+          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>299</v>
+        <v>159</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>398749</v>
+        <v>0</v>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G76" s="2">
-        <v>43294.0</v>
+        <v>44927.0</v>
       </c>
       <c r="H76" s="2">
-        <v>45929.0</v>
+        <v>46387.0</v>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J76" s="0" t="n">
-        <v>7500000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="K76" s="0" t="n">
-        <v>39300000</v>
+        <v>140000</v>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Université de Tunis El Manar</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>399</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui à la Société civile locale</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>FANAINGA+</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>700001808</v>
+        <v>0</v>
       </c>
       <c r="E77" s="0"/>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G77" s="2">
-        <v>45474.0</v>
+        <v>45566.0</v>
       </c>
       <c r="H77" s="2">
-        <v>47299.0</v>
+        <v>47026.0</v>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="J77" s="0" t="n">
-        <v>10000000.0</v>
+        <v>684041.0</v>
       </c>
       <c r="K77" s="0" t="n">
-        <v>16450000</v>
+        <v>684041</v>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Norwegian Research Center - NORCE</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>TOUS REDEVABLES</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
-          <t>Tous redevables</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>370</v>
+        <v>195</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous Approche projet</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>700001722</v>
+        <v>0</v>
       </c>
       <c r="E78" s="0"/>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Archivé</t>
         </is>
       </c>
       <c r="G78" s="2">
-        <v>46037.0</v>
+        <v>43709.0</v>
       </c>
       <c r="H78" s="2">
-        <v>48166.0</v>
+        <v>45900.0</v>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>presque 6 ans</t>
         </is>
       </c>
       <c r="J78" s="0" t="n">
-        <v>22000000.0</v>
+        <v>364750.0</v>
       </c>
       <c r="K78" s="0" t="n">
-        <v>22500000</v>
+        <v>364750</v>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>Expertise France</t>
+          <t>Université libre de Bruxelles - ULB</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>COMPETENCES POUR TOUTES ET TOUS</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>416</v>
+        <v>299</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Service aérien humanitaire des Nations Unies 2026</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>UNHAS</t>
-[...5 lines deleted...]
-        </is>
+          <t>AFAFI SUD / PRADA</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="n">
+        <v>398749</v>
       </c>
       <c r="E79" s="0"/>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G79" s="2">
-        <v>46023.0</v>
+        <v>43294.0</v>
       </c>
       <c r="H79" s="2">
-        <v>46387.0</v>
+        <v>45929.0</v>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>12 mois</t>
+          <t>environ 7 ans</t>
         </is>
       </c>
       <c r="J79" s="0" t="n">
-        <v>250000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="K79" s="0" t="n">
-        <v>250000</v>
+        <v>39300000</v>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>AFAFI SUD</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>147</v>
+        <v>399</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>0</v>
+        <v>700001808</v>
       </c>
       <c r="E80" s="0"/>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G80" s="2">
-        <v>44835.0</v>
+        <v>45474.0</v>
       </c>
       <c r="H80" s="2">
-        <v>46660.0</v>
+        <v>47299.0</v>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J80" s="0" t="n">
-        <v>2050510.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="K80" s="0" t="n">
-        <v>2050510</v>
+        <v>16450000</v>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur France</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
         <v>415</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>2025/01106</t>
         </is>
       </c>
       <c r="E81" s="0"/>
       <c r="F81" s="0" t="inlineStr">
         <is>
@@ -6525,903 +6529,899 @@
       <c r="K81" s="0" t="n">
         <v>860000</v>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t>Save The Children International</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>EMPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>0</v>
+        <v>700001722</v>
       </c>
       <c r="E82" s="0"/>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G82" s="2">
-        <v>45992.0</v>
+        <v>46037.0</v>
       </c>
       <c r="H82" s="2">
-        <v>46691.0</v>
+        <v>48166.0</v>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="J82" s="0" t="n">
-        <v>50000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="K82" s="0" t="n">
-        <v>50000</v>
+        <v>22500000</v>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
+          <t>Expertise France</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
-          <t>ERASMUS+</t>
+          <t>COMPETENCES POUR TOUTES ET TOUS</t>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Compétences pour toutes et tous</t>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>414</v>
+        <v>147</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
-[...5 lines deleted...]
-        </is>
+          <t>PVSTATEM</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="n">
+        <v>0</v>
       </c>
       <c r="E83" s="0"/>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G83" s="2">
-        <v>46023.0</v>
+        <v>44835.0</v>
       </c>
       <c r="H83" s="2">
-        <v>46387.0</v>
+        <v>46660.0</v>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>12 mois</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J83" s="0" t="n">
-        <v>330000.0</v>
+        <v>2050510.0</v>
       </c>
       <c r="K83" s="0" t="n">
-        <v>330000</v>
+        <v>2050510</v>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>Institut Pasteur France</t>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R83" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>448923</v>
+        <v>0</v>
       </c>
       <c r="E84" s="0"/>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G84" s="2">
-        <v>45271.0</v>
+        <v>45992.0</v>
       </c>
       <c r="H84" s="2">
-        <v>46812.0</v>
+        <v>46691.0</v>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J84" s="0" t="n">
-        <v>2800000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K84" s="0" t="n">
-        <v>2947413</v>
+        <v>50000</v>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>Planète Urgence</t>
+          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>322</v>
+        <v>412</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
-[...3 lines deleted...]
-        <v>449210</v>
+          <t>SAIO</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2024/91005</t>
+        </is>
       </c>
       <c r="E85" s="0"/>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G85" s="2">
-        <v>45267.0</v>
+        <v>45352.0</v>
       </c>
       <c r="H85" s="2">
-        <v>46408.0</v>
+        <v>46081.0</v>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J85" s="0" t="n">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="K85" s="0" t="n">
-        <v>1265847</v>
+        <v>600000</v>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE</t>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q85" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>Default Convention</t>
         </is>
       </c>
       <c r="R85" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D86" s="0" t="n">
-        <v>462553</v>
+        <v>448923</v>
       </c>
       <c r="E86" s="0"/>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G86" s="2">
-        <v>45717.0</v>
+        <v>45271.0</v>
       </c>
       <c r="H86" s="2">
         <v>46812.0</v>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>environ 3 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="J86" s="0" t="n">
-        <v>740831.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="K86" s="0" t="n">
-        <v>854831</v>
+        <v>2947413</v>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N86" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+          <t>Planète Urgence</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>AFAFI CENTRE</t>
         </is>
       </c>
       <c r="Q86" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>AFAFI Centre - Top up 2022</t>
         </is>
       </c>
       <c r="R86" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D87" s="0" t="n">
-        <v>444932</v>
+        <v>449210</v>
       </c>
       <c r="E87" s="0"/>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G87" s="2">
-        <v>45393.0</v>
+        <v>45267.0</v>
       </c>
       <c r="H87" s="2">
-        <v>46122.0</v>
+        <v>46408.0</v>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J87" s="0" t="n">
-        <v>399986.03</v>
+        <v>1200000.0</v>
       </c>
       <c r="K87" s="0" t="n">
-        <v>399986</v>
+        <v>1265847</v>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
+          <t>Malagasy Dairy Board - MDG GIE</t>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD</t>
+          <t>AFAFI CENTRE</t>
         </is>
       </c>
       <c r="Q87" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
+          <t>AFAFI Centre - Top up 2022</t>
         </is>
       </c>
       <c r="R87" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>SAFE</t>
-[...5 lines deleted...]
-        </is>
+          <t/>
+        </is>
+      </c>
+      <c r="D88" s="0" t="n">
+        <v>462553</v>
       </c>
       <c r="E88" s="0"/>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G88" s="2">
-        <v>46025.0</v>
+        <v>45717.0</v>
       </c>
       <c r="H88" s="2">
         <v>46812.0</v>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>environ 2 ans</t>
+          <t>environ 3 ans</t>
         </is>
       </c>
       <c r="J88" s="0" t="n">
-        <v>670000.0</v>
+        <v>740831.0</v>
       </c>
       <c r="K88" s="0" t="n">
-        <v>670000</v>
+        <v>854831</v>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
-          <t>Action Contre la Faim - ACF</t>
+          <t>Union nationale des maisons familiales rurales - UNMFR</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>LIGNE OSC</t>
         </is>
       </c>
       <c r="Q88" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R88" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>FIARO</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D89" s="0" t="n">
-        <v>431844</v>
+        <v>444932</v>
       </c>
       <c r="E89" s="0"/>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G89" s="2">
-        <v>44729.0</v>
+        <v>45393.0</v>
       </c>
       <c r="H89" s="2">
-        <v>46022.0</v>
+        <v>46122.0</v>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J89" s="0" t="n">
-        <v>416838.0</v>
+        <v>399986.03</v>
       </c>
       <c r="K89" s="0" t="n">
-        <v>438786</v>
+        <v>399986</v>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Institut de Recherche pour le Développement - IRD</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD</t>
+          <t>AFAFI SUD</t>
         </is>
       </c>
       <c r="Q89" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
+          <t>Programme d'Appui au Financement Agricole et aux Filières Inclusives dans le Sud de Madagascar (AFAFI-Sud)</t>
         </is>
       </c>
       <c r="R89" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D90" s="0" t="n">
-        <v>419090</v>
+        <v>431844</v>
       </c>
       <c r="E90" s="0"/>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G90" s="2">
-        <v>44277.0</v>
+        <v>44729.0</v>
       </c>
       <c r="H90" s="2">
         <v>46022.0</v>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="J90" s="0" t="n">
-        <v>1999805.0</v>
+        <v>416838.0</v>
       </c>
       <c r="K90" s="0" t="n">
-        <v>2105058</v>
+        <v>438786</v>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
-          <t>Geomatique et Services Associes SARL</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
-          <t>AFAFI CENTRE</t>
+          <t>AFAFI NORD</t>
         </is>
       </c>
       <c r="Q90" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui au Financement de l'Agriculture et aux Filières Inclusives Autour d'Antananarivo Madagascar (AFAFI-Centre)</t>
+          <t>Programme d'Appuis au Financement Agricole et aux Filières Inclusives dans le Nord de Madagascar (AFAFI-Nord)</t>
         </is>
       </c>
       <c r="R90" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D91" s="0" t="n">
-        <v>449194</v>
+        <v>419090</v>
       </c>
       <c r="E91" s="0"/>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="G91" s="2">
-        <v>45275.0</v>
+        <v>44277.0</v>
       </c>
       <c r="H91" s="2">
-        <v>46773.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="J91" s="0" t="n">
-        <v>1000000.0</v>
+        <v>1999805.0</v>
       </c>
       <c r="K91" s="0" t="n">
-        <v>1054083</v>
+        <v>2105058</v>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
-          <t>APDRA Pisciculture Paysanne</t>
+          <t>Geomatique et Services Associes SARL</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
           <t>AFAFI CENTRE</t>
         </is>
       </c>
       <c r="Q91" s="0" t="inlineStr">
         <is>
-          <t>AFAFI Centre - Top up 2022</t>
+          <t>Programme d'Appui au Financement de l'Agriculture et aux Filières Inclusives Autour d'Antananarivo Madagascar (AFAFI-Centre)</t>
         </is>
       </c>
       <c r="R91" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>412</v>
+        <v>321</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
-[...5 lines deleted...]
-        </is>
+          <t>AMPIANA 3</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="n">
+        <v>449194</v>
       </c>
       <c r="E92" s="0"/>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="G92" s="2">
-        <v>45352.0</v>
+        <v>45275.0</v>
       </c>
       <c r="H92" s="2">
-        <v>46081.0</v>
+        <v>46773.0</v>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="J92" s="0" t="n">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K92" s="0" t="n">
-        <v>600000</v>
+        <v>1054083</v>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t>APDRA Pisciculture Paysanne</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>AFAFI CENTRE</t>
         </is>
       </c>
       <c r="Q92" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>AFAFI Centre - Top up 2022</t>
         </is>
       </c>
       <c r="R92" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D93" s="0" t="n">
         <v>448480</v>
       </c>
       <c r="E93" s="0"/>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
@@ -7459,199 +7459,199 @@
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t>Fert</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t>AFAFI CENTRE</t>
         </is>
       </c>
       <c r="Q93" s="0" t="inlineStr">
         <is>
           <t>AFAFI Centre - Top up 2022</t>
         </is>
       </c>
       <c r="R93" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>411</v>
+        <v>237</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
-[...5 lines deleted...]
-        </is>
+          <t/>
+        </is>
+      </c>
+      <c r="D94" s="0" t="n">
+        <v>454987</v>
       </c>
       <c r="E94" s="0"/>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G94" s="2">
-        <v>45809.0</v>
+        <v>45468.0</v>
       </c>
       <c r="H94" s="2">
-        <v>46538.0</v>
+        <v>46931.0</v>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="J94" s="0" t="n">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="K94" s="0" t="n">
-        <v>1000000</v>
+        <v>874106</v>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N94" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t>Kolo Zaza Malagasy - KOZAMA</t>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
-          <t>ECHO</t>
+          <t>LIGNE OSC</t>
         </is>
       </c>
       <c r="Q94" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R94" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Education Formation </t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D95" s="0" t="n">
-        <v>454987</v>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>ECHO/-SF/BUD/2025/91013</t>
+        </is>
       </c>
       <c r="E95" s="0"/>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="G95" s="2">
-        <v>45468.0</v>
+        <v>45662.0</v>
       </c>
       <c r="H95" s="2">
-        <v>46931.0</v>
+        <v>46325.0</v>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="J95" s="0" t="n">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="K95" s="0" t="n">
-        <v>874106</v>
+        <v>1800000</v>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N95" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
-          <t>Kolo Zaza Malagasy - KOZAMA</t>
+          <t>MEDAIR</t>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
-          <t>LIGNE OSC</t>
+          <t>DG ECHO</t>
         </is>
       </c>
       <c r="Q95" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R95" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>APPD</t>
         </is>
       </c>
       <c r="D96" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E96" s="0"/>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
@@ -8061,291 +8061,215 @@
         </is>
       </c>
       <c r="O101" s="0" t="inlineStr">
         <is>
           <t>Centrale d'achats de médicaments essentiels et de matériel médical de Madagascar - SALAMA</t>
         </is>
       </c>
       <c r="P101" s="0" t="inlineStr">
         <is>
           <t>EZAKA HO TOMADY</t>
         </is>
       </c>
       <c r="Q101" s="0" t="inlineStr">
         <is>
           <t>UE Santé - Ezaka ho Tomady</t>
         </is>
       </c>
       <c r="R101" s="0" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D102" s="0" t="n">
-        <v>437499</v>
+        <v>0</v>
       </c>
       <c r="E102" s="0"/>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G102" s="2">
-        <v>44902.0</v>
+        <v>44876.0</v>
       </c>
       <c r="H102" s="2">
-        <v>45867.0</v>
+        <v>45961.0</v>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="J102" s="0" t="n">
-        <v>299998.15</v>
+        <v>67750.0</v>
       </c>
       <c r="K102" s="0" t="n">
-        <v>299998</v>
+        <v>67750</v>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N102" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="O102" s="0" t="inlineStr">
         <is>
-          <t>Transparency International Initiative Madagascar - TI MG</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="P102" s="0" t="inlineStr">
         <is>
-          <t>IEDDH</t>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="Q102" s="0" t="inlineStr">
         <is>
           <t>Default Convention</t>
         </is>
       </c>
       <c r="R102" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D103" s="0" t="n">
-        <v>0</v>
+        <v>448531</v>
       </c>
       <c r="E103" s="0"/>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="G103" s="2">
-        <v>44876.0</v>
+        <v>45393.0</v>
       </c>
       <c r="H103" s="2">
-        <v>45961.0</v>
+        <v>46022.0</v>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus d'un an</t>
         </is>
       </c>
       <c r="J103" s="0" t="n">
-        <v>67750.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K103" s="0" t="n">
-        <v>67750</v>
+        <v>1000000</v>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="N103" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="O103" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE</t>
+          <t>TOUS REDEVABLES</t>
         </is>
       </c>
       <c r="Q103" s="0" t="inlineStr">
         <is>
-          <t>Default Convention</t>
+          <t>Tous redevables</t>
         </is>
       </c>
       <c r="R103" s="0" t="inlineStr">
-        <is>
-[...74 lines deleted...]
-      <c r="R104" s="0" t="inlineStr">
         <is>
           <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O104"/>
+  <dimension ref="A1:O103"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -8553,515 +8477,515 @@
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>182</v>
+        <v>416</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>UNHAS</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Université d'Alicante</t>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Université de Toliara</t>
+          <t/>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>SAVE</t>
+          <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>COSVITEC</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
+          <t/>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>Tropical food</t>
+          <t/>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Kentia Formation</t>
+          <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Plateforme nationale Femme, Développement durable et sécurité alimentaire - PNFDDSA</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>MIHAMAFY</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Université d'Alicante</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>148</v>
+        <v>375</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Internews</t>
+          <t>COSVITEC</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Studio Sifaka</t>
+          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Coalition des radios</t>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>Communication Idea Development - CID</t>
+          <t>Tropical food</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Ilontsera</t>
+          <t>Kentia Formation</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Sioka</t>
+          <t>Plateforme nationale Femme, Développement durable et sécurité alimentaire - PNFDDSA</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>MALINA</t>
+          <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Green'N Kool</t>
+          <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Alliance AIKA</t>
+          <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI (34932.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>391</v>
+        <v>148</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Facilitation des procédures d'importation et d'exportation</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>FPIE</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Internews</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Studio Sifaka</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Coalition des radios</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Communication Idea Development - CID</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ilontsera</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sioka</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MALINA</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ (200000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SAFE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>MEDAIR</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9078,290 +9002,290 @@
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>409</v>
+        <v>167</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Action Contre la Faim - ACF</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Green'N Kool</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alliance AIKA</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>People Power Inclusion - PPI (34932.0 EUR - don)</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>228</v>
+        <v>391</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (81300000.0 EUR - pret)</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ (200000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD (35000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t>KOEXIM (40000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>388</v>
+        <v>228</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Better Work +</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Organisation internationale du Travail - OIT</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Européenne d'Investissement (BEI) (81300000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Africaine de Développement - BAD (35000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KOEXIM (40000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Expertise France</t>
+          <t>Organisation internationale du Travail - OIT</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9378,520 +9302,520 @@
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>210</v>
+        <v>382</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA SAVA</t>
+          <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Expertise France</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM (25631.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>168</v>
+        <v>411</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF (1498098.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t/>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Programme des Nations Unies pour le Développement - PNUD (3578160.0 EUR - don)</t>
+          <t>Action Intercoopération Madagascar - AIM (25631.0 EUR - don)</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>People Power Inclusion - PPI</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Centre d'excellence en entrepreneuriat - Le CEENTRE</t>
+          <t/>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF (1498098.0 EUR - don)</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>408</v>
+        <v>166</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Programme des Nations Unies pour le Développement - PNUD (3578160.0 EUR - don)</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>218</v>
+        <v>409</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Fonds de Développement Agricole - FDA</t>
+          <t>Action Contre la Faim - ACF</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>République de Madagascar (1026315.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>398</v>
+        <v>162</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>MANONGA</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>CARE France</t>
+          <t>People Power Inclusion - PPI</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre d'excellence en entrepreneuriat - Le CEENTRE</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9903,140 +9827,140 @@
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Fonds de Développement Agricole - FDA</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Grandir dignement</t>
+          <t/>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI (22500.0 EUR - don)</t>
+          <t>République de Madagascar (1026315.0 EUR - don)</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Grandir dignement (22500.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour la population - UNFPA</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10053,520 +9977,520 @@
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>216</v>
+        <v>151</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grandir dignement</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>Banque Africaine de Développement - BAD (76011686.0 EUR - don)</t>
+          <t>Humanité &amp; Inclusion - HI (22500.0 EUR - don)</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>République de Madagascar (5710000.0 EUR - don)</t>
+          <t>Grandir dignement (22500.0 EUR - don)</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
-          <t>Divers (Groupes et Fondations privés) (61508314.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Wildlife Conservation Society - WCS</t>
+          <t>Fonds des Nations Unies pour la population - UNFPA</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Centre de recherche forestière internationale - CIFOR</t>
+          <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t/>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>University of Technology Mauritius</t>
+          <t>Banque Africaine de Développement - BAD</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Université de Toliara</t>
+          <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Africaine de Développement - BAD (76011686.0 EUR - don)</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>République de Madagascar (5710000.0 EUR - don)</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Divers (Groupes et Fondations privés) (61508314.0 EUR - don)</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>169</v>
+        <v>226</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
+          <t>Wildlife Conservation Society - WCS</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre de recherche forestière internationale - CIFOR</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>University of Technology Mauritius</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>315</v>
+        <v>169</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Tosika Angovo - Appui à l'électricité</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Institut de Recherche pour le Développement - IRD</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1930000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>177</v>
+        <v>407</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Appui à l'incubation d'entreprises</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
+          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Fonds d'équipement des Nations Unies - UNCDF</t>
+          <t/>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10578,520 +10502,520 @@
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>243</v>
+        <v>408</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Université d'Aarhus</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Africa Green Tec Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>Africa Green Tec Madagascar (231187.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>235</v>
+        <v>315</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Syndicat des Organisations Agricoles - Réseau SOA</t>
+          <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI (43026.0 EUR - don)</t>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1930000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PIAA II</t>
+          <t/>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Organisation des Nations unies pour le développement industriel - ONUDI</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fonds d'équipement des Nations Unies - UNCDF</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (45000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>379</v>
+        <v>243</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>DIGIBIOVET</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>TDM 2000</t>
+          <t>Université d'Aarhus</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t>Africa Green Tec Madagascar</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Africa Green Tec Madagascar (231187.0 EUR - don)</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>378</v>
+        <v>235</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PHARE</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>IECD</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>ANKA</t>
+          <t>Syndicat des Organisations Agricoles - Réseau SOA</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Fondation Energies pour le monde - FONDEM</t>
+          <t/>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agriculteurs Français et Développement International - AFDI (43026.0 EUR - don)</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>389</v>
+        <v>294</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Partenariats impact et innovation avec le secteur privé</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PII</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1500000.0 EUR - don)</t>
+          <t>Agence Française de Développement - AFD (45000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>SANTE GOUV</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Christian Blind Mission Ireland - CBM</t>
+          <t>TDM 2000</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11103,290 +11027,290 @@
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>205</v>
+        <v>378</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TOSIKA MIHAMAFY</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>IECD</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANKA</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fondation Energies pour le monde - FONDEM</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>DEXIT</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>SVEUCILISTE U ZAGREBU</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Ministère du Tourisme et de l'Artisanat</t>
+          <t/>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Institut National de Tourisme et d'Hôtellerie</t>
+          <t/>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (1500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Contribution au Fonds Commun Education - Phase II</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>FCE</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Christian Blind Mission Ireland - CBM</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11403,365 +11327,365 @@
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>160</v>
+        <v>402</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>WeLight</t>
+          <t>SVEUCILISTE U ZAGREBU</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ministère du Tourisme et de l'Artisanat</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut National de Tourisme et d'Hôtellerie</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (10000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Triodos IM (4000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>Divers (Groupes et Fondations privés) (9000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Agence de Développement de l'Electrification Rurale - ADER</t>
+          <t/>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (22000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>380</v>
+        <v>160</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Vers une administration numérique et redevable</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>United Nations Office For Project Services - UNOPS</t>
+          <t>WeLight</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Européenne d'Investissement (BEI) (10000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Triodos IM (4000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Divers (Groupes et Fondations privés) (9000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>SANTE CHU</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11778,590 +11702,590 @@
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Centre Technique Horticole de Tamatave - CTHT</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence de Développement de l'Electrification Rurale - ADER</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (22000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>254</v>
+        <v>380</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>VAGNONÔ</t>
+          <t/>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t>United Nations Office For Project Services - UNOPS</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (28730.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Terre des Hommes Nederland</t>
+          <t>Centre Hospitalier Universitaire de La Réunion - CHU</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Save The Children International</t>
+          <t/>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>Save The Children International (21863.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>401</v>
+        <v>208</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>RAVENALA</t>
+          <t/>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Université d'Angers</t>
+          <t>Centre Technique Horticole de Tamatave - CTHT</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>BABANGY</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (28730.0 EUR - don)</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI)</t>
+          <t>Terre des Hommes Nederland</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Save The Children International</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>Banque Européenne d'Investissement (BEI) (35000000.0 EUR - don)</t>
+          <t>Save The Children International (21863.0 EUR - don)</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>215</v>
+        <v>401</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD</t>
+          <t>Université d'Angers</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (23370000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12378,180 +12302,180 @@
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Banque allemande de Développement - KfW</t>
+          <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Fondation pour les aires protégées et la biodiversité de Madagascar - FAPBM</t>
+          <t/>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Banque Européenne d'Investissement (BEI) (35000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Agence Française de Développement - AFD</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (23370000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
@@ -12603,145 +12527,145 @@
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>DINAAMICC</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD (272761.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>AT CLIM-INVEST</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>DAI</t>
+          <t>Banque allemande de Développement - KfW</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fondation pour les aires protégées et la biodiversité de Madagascar - FAPBM</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12753,1620 +12677,1620 @@
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>158</v>
+        <v>270</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t/>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM (15833.0 EUR - don)</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD (272761.0 EUR - don)</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM (15833.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE (15833.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>371</v>
+        <v>289</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>MIRAIKA </t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>CARE France</t>
+          <t>DAI</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>CARE France (228571.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>227</v>
+        <v>158</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Aga Khan Foundation</t>
+          <t>Ecole supérieure d'infirmerie de Lisbonne</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>DOCET4AFRICA</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>Université de Turin</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Université de Toamasina</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Action Intercoopération Madagascar - AIM (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE (15833.0 EUR - don)</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>164</v>
+        <v>371</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Université de Limoges</t>
+          <t>CARE France</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Institut Supérieur de Technologie d'Antanarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Institut Supérieur de Technologie d’Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
+          <t/>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>Ran'eau</t>
+          <t/>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t>Compagnie nationale d’eau et d’électricité - JIRAMA</t>
+          <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>CARE France (228571.0 EUR - don)</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Université de Montpellier</t>
+          <t>Aga Khan Foundation</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Université de Toliara</t>
+          <t/>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Université de Fianarantsoa</t>
+          <t/>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antsiranana</t>
+          <t/>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Université catholique de Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>418</v>
+        <v>157</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Organisation Mondiale de la Santé - OMS</t>
+          <t>Université de Turin</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Humanité &amp; Inclusion - HI</t>
+          <t>Université de Toamasina</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Université de Bordeaux</t>
+          <t>Université de Limoges</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
+          <t>Institut Supérieur de Technologie d'Antanarivo</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>Institut Supérieur de Technologie d’Antsiranana</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>Université d'Amoron'i Mania (ex-IST d'Ambositra)</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
           <t>Université d'Antananarivo</t>
         </is>
       </c>
-      <c r="F68" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ran'eau</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Compagnie nationale d’eau et d’électricité - JIRAMA</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>377</v>
+        <v>155</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Observer les maladies transmises par les moustiques en Afrique</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>VectorGrid-Africa</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur Madagascar</t>
+          <t>Université de Montpellier</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Toliara</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Fianarantsoa</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antsiranana</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université catholique de Madagascar</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>253</v>
+        <v>418</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
+          <t>Organisation Mondiale de la Santé - OMS</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Action Intercoopération Madagascar - AIM</t>
+          <t>Humanité &amp; Inclusion - HI</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
+          <t/>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Université de Bologne</t>
+          <t>Université de Bordeaux</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Centre d'études et de recherches économiques pour le développement - CERED</t>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Bondy International</t>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>191</v>
+        <v>377</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>DEEP FARM</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>ITUniversity</t>
+          <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>DIGITAFRICA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Université de Tunis El Manar</t>
+          <t>Sampanasa Fampandrosoana - SAF/FJKM</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Université de Mahajanga</t>
+          <t>Action Intercoopération Madagascar - AIM</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t>Association Malagasy pour le Développement Economique Social et Environnemental - AMADESE</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Norwegian Research Center - NORCE</t>
+          <t>Université de Bologne</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Croix-Rouge Malagasy</t>
+          <t>Centre d'études et de recherches économiques pour le développement - CERED</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bondy International</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TROPIMUNDO</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB</t>
+          <t>Ecole supérieure des technologies industrielles avancées - ESTIA</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ITUniversity</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>299</v>
+        <v>159</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Université de Tunis El Manar</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université de Mahajanga</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (31800000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>399</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui à la Société civile locale</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>FANAINGA+</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
+          <t>Norwegian Research Center - NORCE</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Croix-Rouge Malagasy</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (4500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (1500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
-          <t>Direction de la Coopération Internationale de Monaco - DCI (400000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Ambassade de France à Madagascar (50000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>370</v>
+        <v>195</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous Approche projet</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Expertise France</t>
+          <t>Université libre de Bruxelles - ULB</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>Ministère de l'Europe et des Affaires étrangères de la République française (500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>416</v>
+        <v>299</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Service aérien humanitaire des Nations Unies 2026</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>UNHAS</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (31800000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>147</v>
+        <v>399</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur France</t>
+          <t>Deutsche Gesellschaft für Internationale Zusammenarbeit (GmbH) - GIZ</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Institut Pasteur Madagascar</t>
+          <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ministère fédéral Allemand de la Coopération économique et du Développement - BMZ (4500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (1500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direction de la Coopération Internationale de Monaco - DCI (400000.0 EUR - don)</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ambassade de France à Madagascar (50000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
         <v>415</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Save The Children International</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
@@ -14403,145 +14327,145 @@
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>EMPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
+          <t>Expertise France</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Centre d'entraînement aux méthodes d'éducation active - CEMEA</t>
+          <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ministère de l'Europe et des Affaires étrangères de la République française (500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>414</v>
+        <v>147</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PVSTATEM</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Fonds des Nations Unies pour l'enfance - UNICEF</t>
+          <t>Institut Pasteur France</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Institut Pasteur Madagascar</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t/>
@@ -14553,705 +14477,705 @@
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Planète Urgence</t>
+          <t>ASOCIATIA GRUPUL DE ACTIUNE LOCALANAPOCA POROLISSUM</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Centre d'entraînement aux méthodes d'éducation active - CEMEA</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Planète Urgence (147413.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>322</v>
+        <v>412</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE</t>
+          <t>Programme Alimentaire Mondial - PAM</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Dairy Board - MDG GIE (65847.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR</t>
+          <t>Planète Urgence</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Fédération des Maisons Familiales Rurales de Maurice - FMFRM</t>
+          <t/>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Fédération des Maisons Familiales Rurales des Comores - FMFRC</t>
+          <t/>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>Union nationale des maisons familiales rurales - UNMFR (114000.0 EUR - don)</t>
+          <t>Planète Urgence (147413.0 EUR - don)</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>Institut de Recherche pour le Développement - IRD</t>
+          <t>Malagasy Dairy Board - MDG GIE</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Malagasy Dairy Board - MDG GIE (65847.0 EUR - don)</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>SAFE</t>
+          <t/>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Action Contre la Faim - ACF</t>
+          <t>Union nationale des maisons familiales rurales - UNMFR</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fédération des Maisons Familiales Rurales de Maurice - FMFRM</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fédération des Maisons Familiales Rurales des Comores - FMFRC</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Union nationale des maisons familiales rurales - UNMFR (114000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>FIARO</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI</t>
+          <t>Institut de Recherche pour le Développement - IRD</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
+          <t/>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>Agriculteurs Français et Développement International - AFDI (18459.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (3489.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>Geomatique et Services Associes SARL</t>
+          <t>Agriculteurs Français et Développement International - AFDI</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>GEOSYSTEMS &amp; Développement (105253.0 EUR - don)</t>
+          <t>Agriculteurs Français et Développement International - AFDI (18459.0 EUR - don)</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agronomes &amp; Vétérinaires Sans Frontières - AVSF (3489.0 EUR - don)</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
-          <t>APDRA Pisciculture Paysanne</t>
+          <t>Geomatique et Services Associes SARL</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>APDRA Pisciculture Paysanne (54083.0 EUR - don)</t>
+          <t>GEOSYSTEMS &amp; Développement (105253.0 EUR - don)</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>412</v>
+        <v>321</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>Programme Alimentaire Mondial - PAM</t>
+          <t>APDRA Pisciculture Paysanne</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>APDRA Pisciculture Paysanne (54083.0 EUR - don)</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
@@ -15303,190 +15227,190 @@
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
           <t>Fert (147000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>411</v>
+        <v>237</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t/>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>Organisation des Nations unies pour l'alimentation et l'agriculture - FAO</t>
+          <t>Kolo Zaza Malagasy - KOZAMA</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ATIA</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Agence Française de Développement - AFD (177600.0 EUR - don)</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direction de la Coopération Internationale de Monaco - DCI (113025.0 EUR - don)</t>
         </is>
       </c>
       <c r="N94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ATIA (83481.0 EUR - don)</t>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>Kolo Zaza Malagasy - KOZAMA</t>
+          <t>MEDAIR</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>ATIA</t>
+          <t/>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>Agence Française de Développement - AFD (177600.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Direction de la Coopération Internationale de Monaco - DCI (113025.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="N95" s="0" t="inlineStr">
         <is>
-          <t>ATIA (83481.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>APPD</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Ministère de la Pêche et de l'Economie Bleue - MPEB</t>
@@ -15903,70 +15827,70 @@
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>Agence Française de Développement - AFD (8000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Transparency International Initiative Madagascar - TI MG</t>
+          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Université d'Antananarivo</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t/>
@@ -15978,213 +15902,138 @@
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>Centre de coopération internationale en recherche agronomique pour le développement - CIRAD</t>
+          <t>Programme des Nations Unies pour le Développement - PNUD</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Université d'Antananarivo</t>
+          <t/>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O103" s="0" t="inlineStr">
-        <is>
-[...73 lines deleted...]
-      <c r="O104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G103"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="24.75" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -16252,2704 +16101,2704 @@
           <t>Assistance technique à la mise en oeuvre du Programme PADIPAP</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>AT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F3" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>182</v>
+        <v>416</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>UNHAS</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F4" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>SAVE</t>
+          <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F5" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>MIHAMAFY</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F6" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>148</v>
+        <v>375</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F7" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F8" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>391</v>
+        <v>148</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Facilitation des procédures d'importation et d'exportation</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>FPIE</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F9" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SAFE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F10" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>409</v>
+        <v>167</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F11" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>228</v>
+        <v>391</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F12" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>388</v>
+        <v>228</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Better Work +</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F13" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F14" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>210</v>
+        <v>382</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA SAVA</t>
+          <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>168</v>
+        <v>411</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>408</v>
+        <v>166</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>218</v>
+        <v>409</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>398</v>
+        <v>162</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>MANONGA</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>216</v>
+        <v>151</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Transports</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F25" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Transports</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F26" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>169</v>
+        <v>226</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F27" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>315</v>
+        <v>169</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Tosika Angovo - Appui à l'électricité</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F29" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>177</v>
+        <v>407</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Appui à l'incubation d'entreprises</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>243</v>
+        <v>408</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>235</v>
+        <v>315</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PIAA II</t>
+          <t/>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F33" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>379</v>
+        <v>243</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>DIGIBIOVET</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F34" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>378</v>
+        <v>235</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PHARE</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F35" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>389</v>
+        <v>294</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Partenariats impact et innovation avec le secteur privé</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PII</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F36" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>SANTE GOUV</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F37" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>205</v>
+        <v>378</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TOSIKA MIHAMAFY</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F38" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>DEXIT</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F39" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Contribution au Fonds Commun Education - Phase II</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>FCE</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F40" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F41" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>160</v>
+        <v>402</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F42" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F43" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F44" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>380</v>
+        <v>160</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Vers une administration numérique et redevable</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F45" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>SANTE CHU</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F46" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F47" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>254</v>
+        <v>380</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>VAGNONÔ</t>
+          <t/>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F48" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F49" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>401</v>
+        <v>208</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>RAVENALA</t>
+          <t/>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F50" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>BABANGY</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F51" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F52" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>215</v>
+        <v>401</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F53" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F54" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F55" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F56" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F57" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>DINAAMICC</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F58" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>AT CLIM-INVEST</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Appui au secteur privé</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F59" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>158</v>
+        <v>270</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F60" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F61" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>371</v>
+        <v>289</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>MIRAIKA </t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Appui au secteur privé</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F62" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>227</v>
+        <v>158</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F63" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>DOCET4AFRICA</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F64" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>164</v>
+        <v>371</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Eau et assainissement</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F65" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F66" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>418</v>
+        <v>157</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F67" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Eau et assainissement</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>377</v>
+        <v>155</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Observer les maladies transmises par les moustiques en Afrique</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>VectorGrid-Africa</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>253</v>
+        <v>418</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>191</v>
+        <v>377</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>DEEP FARM</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>DIGITAFRICA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TROPIMUNDO</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F75" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>299</v>
+        <v>159</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>399</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui à la Société civile locale</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>FANAINGA+</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F77" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>370</v>
+        <v>195</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous Approche projet</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>416</v>
+        <v>299</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Service aérien humanitaire des Nations Unies 2026</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>UNHAS</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F79" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>147</v>
+        <v>399</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
         <v>415</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>EMPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F82" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>414</v>
+        <v>147</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PVSTATEM</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F83" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Appui à la Société civile, à l'Egalité femmes-hommes et aux Jeunes</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F84" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>322</v>
+        <v>412</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Développement rural</t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F85" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F86" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F87" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>SAFE</t>
+          <t/>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F88" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>FIARO</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F89" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F90" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F91" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>412</v>
+        <v>321</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Développement rural</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F92" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Développement rural</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F93" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>411</v>
+        <v>237</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t/>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>Urgence et résilience</t>
+          <t>Education Formation </t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F94" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>Education Formation </t>
+          <t>Urgence et résilience</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F95" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>APPD</t>
         </is>
@@ -19094,150 +18943,121 @@
           <t>Appui au développement de la centrale d'achat SALAMA</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>SANTE SALAMA</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F101" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Gouvernance démocratique et institutionnelle</t>
+          <t>Environnement et climat</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F102" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>Environnement et climat</t>
+          <t>Gouvernance démocratique et institutionnelle</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F103" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G103" s="0"/>
-    </row>
-[...27 lines deleted...]
-      <c r="G104" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J215"/>
+  <dimension ref="A1:J214"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="10" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.15" min="10" max="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
@@ -19455,7281 +19275,7281 @@
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>182</v>
+        <v>416</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>UNHAS</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
-      <c r="H7" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
+      <c r="I7" s="0"/>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
         <v>182</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>375</v>
+        <v>182</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>SAVE</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
         <v>375</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>SAVE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Amoron I Mania</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0" t="n">
-        <v>-20.497602423949466</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>46.683094418671054</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>209</v>
+        <v>375</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>MIHAMAFY</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Amoron I Mania</t>
         </is>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-20.497602423949466</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>46.683094418671054</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>148</v>
+        <v>209</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E12" s="0"/>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Sava</t>
+        </is>
+      </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
-      <c r="H12" s="0"/>
-      <c r="I12" s="0"/>
+      <c r="H12" s="0" t="n">
+        <v>-14.31272155202794</v>
+      </c>
+      <c r="I12" s="0" t="n">
+        <v>49.82387848139897</v>
+      </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
-      <c r="H13" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H13" s="0"/>
+      <c r="I13" s="0"/>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
         <v>167</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>REJIC</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>391</v>
+        <v>167</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Facilitation des procédures d'importation et d'exportation</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FPIE</t>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E15" s="0"/>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Atsimo Andrefana</t>
+        </is>
+      </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
-      <c r="H15" s="0"/>
-      <c r="I15" s="0"/>
+      <c r="H15" s="0" t="n">
+        <v>-23.060130175766936</v>
+      </c>
+      <c r="I15" s="0" t="n">
+        <v>44.428023093104706</v>
+      </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>410</v>
+        <v>391</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E16" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E16" s="0"/>
+      <c r="F16" s="0"/>
       <c r="G16" s="0"/>
-      <c r="H16" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H16" s="0"/>
+      <c r="I16" s="0"/>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>410</v>
+        <v>228</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alaotra Mangoro</t>
+        </is>
+      </c>
+      <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0" t="n">
-        <v>-23.294638135266155</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>47.24950524635997</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>409</v>
+        <v>228</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>409</v>
+        <v>228</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
-      <c r="H20" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H20" s="0"/>
+      <c r="I20" s="0"/>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>228</v>
+        <v>382</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>228</v>
+        <v>382</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>228</v>
+        <v>382</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t/>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Better Work +</t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E24" s="0"/>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Haute Matsiatra</t>
+        </is>
+      </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
-      <c r="H24" s="0"/>
-      <c r="I24" s="0"/>
+      <c r="H24" s="0" t="n">
+        <v>-21.44362612436384</v>
+      </c>
+      <c r="I24" s="0" t="n">
+        <v>46.599277494843335</v>
+      </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>382</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>382</v>
+        <v>210</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0" t="n">
-        <v>-23.294638135266155</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>47.24950524635997</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>382</v>
+        <v>168</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>382</v>
+        <v>168</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>382</v>
+        <v>168</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>210</v>
+        <v>168</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA SAVA</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
         <v>168</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
         <v>168</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0" t="n">
-        <v>-23.294638135266155</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>47.24950524635997</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>168</v>
+        <v>409</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>168</v>
+        <v>409</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t/>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I36" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>166</v>
+        <v>409</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t/>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
-      <c r="H38" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0"/>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E39" s="0"/>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
-      <c r="H39" s="0"/>
-      <c r="I39" s="0"/>
+      <c r="H39" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I39" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>408</v>
+        <v>218</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>408</v>
+        <v>218</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>408</v>
+        <v>218</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I42" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Betsiboka</t>
         </is>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-17.235663985485765</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>47.02819605454326</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I46" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0" t="n">
-        <v>-17.235663985485765</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I47" s="0" t="n">
-        <v>47.02819605454326</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Ihorombe</t>
         </is>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-22.515114919373925</v>
       </c>
       <c r="I48" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>46.14648342205716</v>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0" t="n">
-        <v>-18.604252803701048</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>46.13352841346306</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Melaky</t>
         </is>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-17.715424351359363</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>44.808516508122196</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Ihorombe</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0" t="n">
-        <v>-22.515114919373925</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>46.14648342205716</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Sofia</t>
         </is>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-15.334544967588691</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>48.29227766243005</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Melaky</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0" t="n">
-        <v>-17.715424351359363</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>44.808516508122196</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>218</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>FANDROSO</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Ambatosoa</t>
         </is>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0" t="n">
-        <v>-20.243210026349196</v>
+        <v>-15.763969708573038</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>44.8900010245764</v>
+        <v>49.50472625843634</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0" t="n">
-        <v>-15.334544967588691</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>48.29227766243005</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Ambatosoa</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0" t="n">
-        <v>-15.763969708573038</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>49.50472625843634</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
         <v>151</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>MAFONJA</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>151</v>
+        <v>304</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t/>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>151</v>
+        <v>304</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t/>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>151</v>
+        <v>304</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t/>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>151</v>
+        <v>304</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t/>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Vatovavy</t>
         </is>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-20.984342585152216</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>47.976835832548154</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
         <v>304</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Fitovinany</t>
         </is>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-21.986175530178325</v>
       </c>
       <c r="I65" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>47.66842874337347</v>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>304</v>
+        <v>216</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I66" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>304</v>
+        <v>216</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>304</v>
+        <v>216</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Vatovavy</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0" t="n">
-        <v>-20.984342585152216</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>47.976835832548154</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>304</v>
+        <v>226</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Fitovinany</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0" t="n">
-        <v>-21.986175530178325</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>47.66842874337347</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Sofia</t>
         </is>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-15.334544967588691</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>48.29227766243005</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>216</v>
+        <v>400</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0" t="n">
-        <v>-23.294638135266155</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>47.24950524635997</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>216</v>
+        <v>400</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0" t="n">
-        <v>-20.243210026349196</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>44.8900010245764</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0" t="n">
-        <v>-15.334544967588691</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>48.29227766243005</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>400</v>
+        <v>169</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>400</v>
+        <v>169</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
         <v>169</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>SANTE AT</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
         <v>169</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>SANTE AT</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
         <v>169</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>SANTE AT</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0" t="n">
-        <v>-23.294638135266155</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>47.24950524635997</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>169</v>
+        <v>408</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t/>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Anosy</t>
         </is>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0" t="n">
         <v>-23.98128784773525</v>
       </c>
       <c r="I84" s="0" t="n">
         <v>46.25706493438387</v>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>407</v>
+        <v>315</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
-      <c r="H86" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H86" s="0"/>
+      <c r="I86" s="0"/>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>315</v>
+        <v>177</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Tosika Angovo - Appui à l'électricité</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t/>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>177</v>
+        <v>243</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Appui à l'incubation d'entreprises</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>243</v>
+        <v>294</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E89" s="0"/>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
-      <c r="H89" s="0"/>
-      <c r="I89" s="0"/>
+      <c r="H89" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I89" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>PIAA II</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I90" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>DIGIBIOVET</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E91" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
-      <c r="H91" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H91" s="0"/>
+      <c r="I91" s="0"/>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>389</v>
+        <v>205</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Partenariats impact et innovation avec le secteur privé</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>PII</t>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E92" s="0"/>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Sava</t>
+        </is>
+      </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
-      <c r="H92" s="0"/>
-      <c r="I92" s="0"/>
+      <c r="H92" s="0" t="n">
+        <v>-14.31272155202794</v>
+      </c>
+      <c r="I92" s="0" t="n">
+        <v>49.82387848139897</v>
+      </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>205</v>
+        <v>402</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>TOSIKA MIHAMAFY</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I93" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>402</v>
+        <v>343</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>DEXIT</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
-      <c r="H94" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H94" s="0"/>
+      <c r="I94" s="0"/>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>343</v>
+        <v>207</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Contribution au Fonds Commun Education - Phase II</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>FCE</t>
+          <t/>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E95" s="0"/>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Diana</t>
+        </is>
+      </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
-      <c r="H95" s="0"/>
-      <c r="I95" s="0"/>
+      <c r="H95" s="0" t="n">
+        <v>-13.342976877366425</v>
+      </c>
+      <c r="I95" s="0" t="n">
+        <v>48.93876806580644</v>
+      </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>207</v>
+        <v>160</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E96" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
-      <c r="H96" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H96" s="0"/>
+      <c r="I96" s="0"/>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>160</v>
+        <v>317</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E97" s="0"/>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Anosy</t>
+        </is>
+      </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
-      <c r="H97" s="0"/>
-      <c r="I97" s="0"/>
+      <c r="H97" s="0" t="n">
+        <v>-23.98128784773525</v>
+      </c>
+      <c r="I97" s="0" t="n">
+        <v>46.25706493438387</v>
+      </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>317</v>
+        <v>175</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I98" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
         <v>175</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>ANGOVO</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I99" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
         <v>175</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>ANGOVO</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I100" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
         <v>175</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>ANGOVO</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Melaky</t>
         </is>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0"/>
       <c r="H101" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-17.715424351359363</v>
       </c>
       <c r="I101" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>44.808516508122196</v>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
         <v>175</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>ANGOVO</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Melaky</t>
+          <t>Menabe</t>
         </is>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0"/>
       <c r="H102" s="0" t="n">
-        <v>-17.715424351359363</v>
+        <v>-20.243210026349196</v>
       </c>
       <c r="I102" s="0" t="n">
-        <v>44.808516508122196</v>
+        <v>44.8900010245764</v>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>175</v>
+        <v>208</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t/>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Menabe</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0"/>
       <c r="H103" s="0" t="n">
-        <v>-20.243210026349196</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I103" s="0" t="n">
-        <v>44.8900010245764</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>208</v>
+        <v>254</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0"/>
       <c r="H104" s="0" t="n">
         <v>-17.063544160275036</v>
       </c>
       <c r="I104" s="0" t="n">
         <v>49.200967214773726</v>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>VAGNONÔ</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0"/>
       <c r="H105" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I105" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0"/>
       <c r="H106" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I106" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
         <v>401</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>RAVENALA</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0"/>
       <c r="H107" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I107" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>RAVENALA</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0"/>
       <c r="H108" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I108" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>BABANGY</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0"/>
       <c r="H109" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I109" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>215</v>
+        <v>417</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t/>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0"/>
       <c r="H110" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I110" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>211</v>
+        <v>417</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t/>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0"/>
       <c r="H111" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I111" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>211</v>
+        <v>417</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t/>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0"/>
       <c r="H112" s="0" t="n">
-        <v>-14.31272155202794</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I112" s="0" t="n">
-        <v>49.82387848139897</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E113" s="0"/>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Diana</t>
+        </is>
+      </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0"/>
-      <c r="H113" s="0"/>
-      <c r="I113" s="0"/>
+      <c r="H113" s="0" t="n">
+        <v>-13.342976877366425</v>
+      </c>
+      <c r="I113" s="0" t="n">
+        <v>48.93876806580644</v>
+      </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>270</v>
+        <v>211</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0"/>
       <c r="H114" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-14.31272155202794</v>
       </c>
       <c r="I114" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>49.82387848139897</v>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>270</v>
+        <v>197</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E115" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E115" s="0"/>
       <c r="F115" s="0"/>
       <c r="G115" s="0"/>
-      <c r="H115" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H115" s="0"/>
+      <c r="I115" s="0"/>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>MAKIS</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0"/>
       <c r="H116" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I116" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>MAKIS</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0"/>
       <c r="H117" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I117" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>MAKIS</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0"/>
       <c r="H118" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I118" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>MAKIS</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0"/>
       <c r="H119" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I119" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>MAKIS</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0"/>
       <c r="H120" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I120" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>417</v>
+        <v>270</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0"/>
       <c r="H121" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I121" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>417</v>
+        <v>270</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0"/>
       <c r="H122" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I122" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0"/>
       <c r="H123" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I123" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
         <v>298</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0"/>
       <c r="H124" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I124" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
         <v>298</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0"/>
       <c r="H125" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I125" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>DINAAMICC</t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0"/>
       <c r="H126" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I126" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
         <v>289</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0"/>
       <c r="H127" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I127" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
         <v>289</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Betsiboka</t>
         </is>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0"/>
       <c r="H128" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-17.235663985485765</v>
       </c>
       <c r="I128" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>47.02819605454326</v>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
         <v>289</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Betsiboka</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0"/>
       <c r="H129" s="0" t="n">
-        <v>-17.235663985485765</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I129" s="0" t="n">
-        <v>47.02819605454326</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>289</v>
+        <v>158</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>AT CLIM-INVEST</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0"/>
       <c r="H130" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I130" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
         <v>158</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0"/>
       <c r="H131" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I131" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>158</v>
+        <v>251</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0"/>
       <c r="H132" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-17.060604917790624</v>
       </c>
       <c r="I132" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>49.21370030028816</v>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>251</v>
+        <v>371</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0"/>
       <c r="H133" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I133" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
         <v>371</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0"/>
       <c r="H134" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I134" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>371</v>
+        <v>227</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>MIRAIKA </t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0"/>
       <c r="H135" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-17.060604917790624</v>
       </c>
       <c r="I135" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>49.21370030028816</v>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
         <v>227</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0"/>
       <c r="H136" s="0" t="n">
-        <v>-17.060604917790624</v>
+        <v>-13.342159237342544</v>
       </c>
       <c r="I136" s="0" t="n">
-        <v>49.21370030028816</v>
+        <v>48.926372184883526</v>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
         <v>227</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Sava</t>
         </is>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0"/>
       <c r="H137" s="0" t="n">
-        <v>-13.342159237342544</v>
+        <v>-14.312428720647347</v>
       </c>
       <c r="I137" s="0" t="n">
-        <v>48.926372184883526</v>
+        <v>49.82387579215922</v>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>227</v>
+        <v>157</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Sava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0" t="n">
-        <v>-14.312428720647347</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I138" s="0" t="n">
-        <v>49.82387579215922</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
         <v>157</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I139" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
         <v>157</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I140" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>DOCET4AFRICA</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Amoron I Mania</t>
         </is>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0"/>
       <c r="H141" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-20.497602423949466</v>
       </c>
       <c r="I141" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>46.683094418671054</v>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
         <v>164</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Amoron I Mania</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0" t="n">
-        <v>-20.497602423949466</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I142" s="0" t="n">
-        <v>46.683094418671054</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
         <v>164</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I143" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0"/>
       <c r="H144" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I144" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
         <v>155</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>HAYKA</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0"/>
       <c r="H145" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I145" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
         <v>155</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>HAYKA</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0"/>
       <c r="H146" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I146" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
         <v>155</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>HAYKA</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Boeny</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0"/>
       <c r="H147" s="0" t="n">
-        <v>-16.292851171560237</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I147" s="0" t="n">
-        <v>46.199606857664726</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
         <v>155</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>HAYKA</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0"/>
       <c r="H148" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I148" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>155</v>
+        <v>418</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t/>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E149" s="0"/>
       <c r="F149" s="0"/>
       <c r="G149" s="0"/>
-      <c r="H149" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H149" s="0"/>
+      <c r="I149" s="0"/>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>418</v>
+        <v>229</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E150" s="0"/>
       <c r="F150" s="0"/>
       <c r="G150" s="0"/>
       <c r="H150" s="0"/>
       <c r="I150" s="0"/>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>229</v>
+        <v>377</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E151" s="0"/>
       <c r="F151" s="0"/>
       <c r="G151" s="0"/>
       <c r="H151" s="0"/>
       <c r="I151" s="0"/>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>377</v>
+        <v>253</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Observer les maladies transmises par les moustiques en Afrique</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>VectorGrid-Africa</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E152" s="0"/>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Analanjirofo</t>
+        </is>
+      </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0"/>
-      <c r="H152" s="0"/>
-      <c r="I152" s="0"/>
+      <c r="H152" s="0" t="n">
+        <v>-17.063544160275036</v>
+      </c>
+      <c r="I152" s="0" t="n">
+        <v>49.200967214773726</v>
+      </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E153" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E153" s="0"/>
       <c r="F153" s="0"/>
       <c r="G153" s="0"/>
-      <c r="H153" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H153" s="0"/>
+      <c r="I153" s="0"/>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>231</v>
+        <v>191</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E154" s="0"/>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0"/>
-      <c r="H154" s="0"/>
-      <c r="I154" s="0"/>
+      <c r="H154" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I154" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>DEEP FARM</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0"/>
       <c r="H155" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I155" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
         <v>159</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Boeny</t>
         </is>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0"/>
       <c r="H156" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-16.292851171560237</v>
       </c>
       <c r="I156" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.199606857664726</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>159</v>
+        <v>230</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>DIGITAFRICA</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E157" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E157" s="0"/>
       <c r="F157" s="0"/>
       <c r="G157" s="0"/>
-      <c r="H157" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H157" s="0"/>
+      <c r="I157" s="0"/>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E158" s="0"/>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0"/>
-      <c r="H158" s="0"/>
-      <c r="I158" s="0"/>
+      <c r="H158" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I158" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>195</v>
+        <v>299</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>TROPIMUNDO</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0"/>
       <c r="H159" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-24.821807168241584</v>
       </c>
       <c r="I159" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>45.44544563743138</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
         <v>299</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0"/>
       <c r="H160" s="0" t="n">
-        <v>-24.821807168241584</v>
+        <v>-23.981287847731476</v>
       </c>
       <c r="I160" s="0" t="n">
-        <v>45.44544563743138</v>
+        <v>46.25706493437713</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
         <v>299</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Atsimo Atsinanana</t>
         </is>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0"/>
       <c r="H161" s="0" t="n">
-        <v>-23.981287847731476</v>
+        <v>-23.294638135266435</v>
       </c>
       <c r="I161" s="0" t="n">
-        <v>46.25706493437713</v>
+        <v>47.24950524636079</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>299</v>
+        <v>399</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Atsinanana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0"/>
       <c r="H162" s="0" t="n">
-        <v>-23.294638135266435</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I162" s="0" t="n">
-        <v>47.24950524636079</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0"/>
       <c r="H163" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I163" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analanjirofo</t>
         </is>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0"/>
       <c r="H164" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-17.063544160275036</v>
       </c>
       <c r="I164" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>49.200967214773726</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Analanjirofo</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0"/>
       <c r="H165" s="0" t="n">
-        <v>-17.063544160275036</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I165" s="0" t="n">
-        <v>49.200967214773726</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0"/>
       <c r="H166" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I166" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Atsimo Andrefana</t>
         </is>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0"/>
       <c r="H167" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-23.060130175766936</v>
       </c>
       <c r="I167" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>44.428023093104706</v>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Atsimo Andrefana</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0"/>
       <c r="H168" s="0" t="n">
-        <v>-23.060130175766936</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I168" s="0" t="n">
-        <v>44.428023093104706</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
         <v>399</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0"/>
       <c r="H169" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I169" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui à la Société civile locale</t>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>FANAINGA+</t>
+          <t/>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
-[...2 lines deleted...]
-      <c r="F170" s="0"/>
+          <t>Androy</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>Ambovombe-Androy</t>
+        </is>
+      </c>
       <c r="G170" s="0"/>
       <c r="H170" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I170" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous Approche projet</t>
+          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
-[...2 lines deleted...]
-      <c r="F171" s="0"/>
+          <t>Anosy</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Amboasary-Atsimo</t>
+        </is>
+      </c>
       <c r="G171" s="0"/>
       <c r="H171" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I171" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0"/>
       <c r="H172" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I172" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Haute Matsiatra</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0"/>
       <c r="H173" s="0" t="n">
-        <v>-21.44362612436384</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I173" s="0" t="n">
-        <v>46.599277494843335</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Atsinanana</t>
+          <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0"/>
       <c r="H174" s="0" t="n">
-        <v>-19.10187067906041</v>
+        <v>-21.44362612436384</v>
       </c>
       <c r="I174" s="0" t="n">
-        <v>48.68607015022062</v>
+        <v>46.599277494843335</v>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Atsinanana</t>
         </is>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0"/>
       <c r="H175" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-19.10187067906041</v>
       </c>
       <c r="I175" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>48.68607015022062</v>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>416</v>
+        <v>370</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Service aérien humanitaire des Nations Unies 2026</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>UNHAS</t>
+          <t/>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E176" s="0"/>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Vakinankaratra</t>
+        </is>
+      </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0"/>
-      <c r="H176" s="0"/>
-      <c r="I176" s="0"/>
+      <c r="H176" s="0" t="n">
+        <v>-19.734775252608276</v>
+      </c>
+      <c r="I176" s="0" t="n">
+        <v>46.84717449295163</v>
+      </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
         <v>147</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>PVSTATEM</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E177" s="0"/>
       <c r="F177" s="0"/>
       <c r="G177" s="0"/>
       <c r="H177" s="0"/>
       <c r="I177" s="0"/>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E178" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E178" s="0"/>
+      <c r="F178" s="0"/>
       <c r="G178" s="0"/>
-      <c r="H178" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H178" s="0"/>
+      <c r="I178" s="0"/>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>415</v>
+        <v>320</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alaotra Mangoro</t>
+        </is>
+      </c>
+      <c r="F179" s="0"/>
       <c r="G179" s="0"/>
       <c r="H179" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I179" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>405</v>
+        <v>320</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>EMPOWER</t>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
-      <c r="E180" s="0"/>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Analamanga</t>
+        </is>
+      </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0"/>
-      <c r="H180" s="0"/>
-      <c r="I180" s="0"/>
+      <c r="H180" s="0" t="n">
+        <v>-18.425386081677217</v>
+      </c>
+      <c r="I180" s="0" t="n">
+        <v>47.423367736117584</v>
+      </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
         <v>320</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>DIABE II</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0"/>
       <c r="H181" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I181" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0"/>
       <c r="H182" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I182" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0"/>
       <c r="H183" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I183" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
         <v>322</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0"/>
       <c r="H184" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I184" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
         <v>322</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0"/>
       <c r="H185" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I185" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Androy</t>
         </is>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0"/>
       <c r="H186" s="0" t="n">
-        <v>-18.604252803701048</v>
+        <v>-24.821807168240554</v>
       </c>
       <c r="I186" s="0" t="n">
-        <v>46.13352841346306</v>
+        <v>45.44544563742934</v>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Anosy</t>
         </is>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0"/>
       <c r="H187" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-23.98128784773525</v>
       </c>
       <c r="I187" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>46.25706493438387</v>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Androy</t>
-[...2 lines deleted...]
-      <c r="F188" s="0"/>
+          <t>Diana</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Ambilobe</t>
+        </is>
+      </c>
       <c r="G188" s="0"/>
       <c r="H188" s="0" t="n">
-        <v>-24.821807168240554</v>
+        <v>-13.342976877366425</v>
       </c>
       <c r="I188" s="0" t="n">
-        <v>45.44544563742934</v>
+        <v>48.93876806580644</v>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Anosy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0"/>
       <c r="H189" s="0" t="n">
-        <v>-23.98128784773525</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I189" s="0" t="n">
-        <v>46.25706493438387</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>FIARO</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Diana</t>
-[...6 lines deleted...]
-      </c>
+          <t>Itasy</t>
+        </is>
+      </c>
+      <c r="F190" s="0"/>
       <c r="G190" s="0"/>
       <c r="H190" s="0" t="n">
-        <v>-13.342976877366425</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I190" s="0" t="n">
-        <v>48.93876806580644</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>Analamanga</t>
         </is>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0"/>
       <c r="H191" s="0" t="n">
         <v>-18.425386081677217</v>
       </c>
       <c r="I191" s="0" t="n">
         <v>47.423367736117584</v>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>Itasy</t>
         </is>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0"/>
       <c r="H192" s="0" t="n">
         <v>-19.05084315908945</v>
       </c>
       <c r="I192" s="0" t="n">
         <v>46.886526333677374</v>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Alaotra Mangoro</t>
         </is>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0"/>
       <c r="H193" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-17.905053427081317</v>
       </c>
       <c r="I193" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>48.32362628795214</v>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0"/>
       <c r="H194" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I194" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Alaotra Mangoro</t>
+          <t>Bongolava</t>
         </is>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0"/>
       <c r="H195" s="0" t="n">
-        <v>-17.905053427081317</v>
+        <v>-18.604252803701048</v>
       </c>
       <c r="I195" s="0" t="n">
-        <v>48.32362628795214</v>
+        <v>46.13352841346306</v>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
+          <t>Itasy</t>
         </is>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0"/>
       <c r="H196" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-19.05084315908945</v>
       </c>
       <c r="I196" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>46.886526333677374</v>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>319</v>
+        <v>237</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>AMBIOKA 2</t>
+          <t/>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Bongolava</t>
+          <t>Analamanga</t>
         </is>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0"/>
       <c r="H197" s="0" t="n">
-        <v>-18.604252803701048</v>
+        <v>-18.425386081677217</v>
       </c>
       <c r="I197" s="0" t="n">
-        <v>46.13352841346306</v>
+        <v>47.423367736117584</v>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>319</v>
+        <v>237</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>AMBIOKA 2</t>
+          <t/>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Itasy</t>
+          <t>Vakinankaratra</t>
         </is>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0"/>
       <c r="H198" s="0" t="n">
-        <v>-19.05084315908945</v>
+        <v>-19.734775252608276</v>
       </c>
       <c r="I198" s="0" t="n">
-        <v>46.886526333677374</v>
+        <v>46.84717449295163</v>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Analamanga</t>
-[...2 lines deleted...]
-      <c r="F199" s="0"/>
+          <t>Atsimo Atsinanana</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Midongy-Atsimo</t>
+        </is>
+      </c>
       <c r="G199" s="0"/>
       <c r="H199" s="0" t="n">
-        <v>-18.425386081677217</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I199" s="0" t="n">
-        <v>47.423367736117584</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Vakinankaratra</t>
-[...2 lines deleted...]
-      <c r="F200" s="0"/>
+          <t>Atsimo Atsinanana</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Vondrozo</t>
+        </is>
+      </c>
       <c r="G200" s="0"/>
       <c r="H200" s="0" t="n">
-        <v>-19.734775252608276</v>
+        <v>-23.294638135266155</v>
       </c>
       <c r="I200" s="0" t="n">
-        <v>46.84717449295163</v>
+        <v>47.24950524635997</v>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>APPD</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
@@ -27143,153 +26963,123 @@
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>Haute Matsiatra</t>
         </is>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0"/>
       <c r="H212" s="0" t="n">
         <v>-21.44362612436384</v>
       </c>
       <c r="I212" s="0" t="n">
         <v>46.599277494843335</v>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E213" s="0"/>
       <c r="F213" s="0"/>
       <c r="G213" s="0"/>
       <c r="H213" s="0"/>
       <c r="I213" s="0"/>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t>Madagascar</t>
         </is>
       </c>
       <c r="E214" s="0"/>
       <c r="F214" s="0"/>
       <c r="G214" s="0"/>
       <c r="H214" s="0"/>
       <c r="I214" s="0"/>
       <c r="J214" s="0" t="inlineStr">
-        <is>
-[...28 lines deleted...]
-      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I104"/>
+  <dimension ref="A1:I103"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -27377,3082 +27167,3082 @@
         <is>
           <t>AT</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
         <v>3800000</v>
       </c>
       <c r="E3" s="0" t="n">
         <v>3800000.0</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>3800000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>182</v>
+        <v>416</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
+          <t>Service aérien humanitaire des Nations Unies 2026</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>HEI-Blue</t>
+          <t>UNHAS</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
-        <v>132762</v>
+        <v>250000</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>132762.0</v>
+        <v>250000.0</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>132762</v>
+        <v>250000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
+          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>SAVE</t>
+          <t/>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>400000</v>
+        <v>330000</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>400000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>400000</v>
+        <v>330000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
+          <t>Renforcer l'esprit d'entreprise et les capacités d'innovation sociale au service de l'Economie bleue dans les établissements d'Enseignement supérieur de l'océan Indien</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>MIHAMAFY</t>
+          <t>HEI-Blue</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>536930</v>
+        <v>132762</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>536930.93</v>
+        <v>132762.0</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>-0.93</v>
+        <v>0.0</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>428627</v>
+        <v>0</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>108303</v>
+        <v>132762</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>148</v>
+        <v>375</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Liberte d'Expression Madagascar</t>
+          <t>Renforcer le système d’enseignement et de formation professionnelle pour contribuer à réduire les pertes post récoltes et le gaspillage alimentaire</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>MANEHOA</t>
+          <t>SAVE</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
-        <v>2750000</v>
+        <v>400000</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>2750000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>1616302</v>
+        <v>0</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>1133698</v>
+        <v>400000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>REJIC</t>
+          <t>MIHAMAFY</t>
         </is>
       </c>
       <c r="D8" s="0" t="n">
-        <v>682932</v>
+        <v>536930</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>648000.0</v>
+        <v>536930.93</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>34932.0</v>
+        <v>-0.93</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>94.88</v>
+        <v>100.0</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>149436</v>
+        <v>428627</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>533496</v>
+        <v>108303</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>391</v>
+        <v>148</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Facilitation des procédures d'importation et d'exportation</t>
+          <t>Liberte d'Expression Madagascar</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>FPIE</t>
+          <t>MANEHOA</t>
         </is>
       </c>
       <c r="D9" s="0" t="n">
-        <v>2200000</v>
+        <v>2750000</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>90.91</v>
+        <v>100.0</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>990000</v>
+        <v>1616302</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>1210000</v>
+        <v>1133698</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
+          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SAFE</t>
         </is>
       </c>
       <c r="D10" s="0" t="n">
-        <v>1800000</v>
+        <v>670000</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>1800000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>1800000</v>
+        <v>670000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>409</v>
+        <v>167</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
+          <t>Renforcement des capacités pour la Justice Climatique et l'Égalité de Genre</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REJIC</t>
         </is>
       </c>
       <c r="D11" s="0" t="n">
-        <v>3600000</v>
+        <v>682932</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>3600000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>0.0</v>
+        <v>34932.0</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>100.0</v>
+        <v>94.88</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>0</v>
+        <v>149436</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>3600000</v>
+        <v>533496</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>228</v>
+        <v>391</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
+          <t>Facilitation des procédures d'importation et d'exportation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>PRIRTEM 1</t>
+          <t>FPIE</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>182300000</v>
+        <v>2200000</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>26000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>156300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>14.26</v>
+        <v>90.91</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>0</v>
+        <v>990000</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>182300000</v>
+        <v>1210000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>388</v>
+        <v>228</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Better Work +</t>
+          <t>Projet d'interconnexion et de renforcement des réseaux de transport d'énergie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PRIRTEM 1</t>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>2500000</v>
+        <v>182300000</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>2500000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="F13" s="0" t="n">
-        <v>0.0</v>
+        <v>156300000.0</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>100.0</v>
+        <v>14.26</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>895940</v>
+        <v>0</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>1604060</v>
+        <v>182300000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
+          <t>Better Work +</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>13000000</v>
+        <v>2500000</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>13000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>2355176</v>
+        <v>895940</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>10644824</v>
+        <v>1604060</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>210</v>
+        <v>382</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
+          <t>Pour une gouvernance démocratique et des finances publiques transparentes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA SAVA</t>
+          <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>508755</v>
+        <v>13000000</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>483124.52</v>
+        <v>13000000.0</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>25630.48</v>
+        <v>0.0</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>94.96</v>
+        <v>100.0</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>434812</v>
+        <v>2355176</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>73943</v>
+        <v>10644824</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>168</v>
+        <v>411</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des soins de santé primaires</t>
+          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>SANTE SSP</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>17498098</v>
+        <v>1000000</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>1498098.0</v>
+        <v>0.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>91.44</v>
+        <v>100.0</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>3354126</v>
+        <v>0</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>14143972</v>
+        <v>1000000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
+          <t>Aménagement du bassin versant - SAhandriaka VOhajary, Kendrena HAharitra - de la région SAVA </t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>RESILIENCE U.N.</t>
+          <t>SAVOKHA SAVA</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>17778160</v>
+        <v>508755</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>14200000.0</v>
+        <v>483124.52</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>3578160.0</v>
+        <v>25630.48</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>79.87</v>
+        <v>94.96</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>4104366</v>
+        <v>434812</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>13673794</v>
+        <v>73943</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
+          <t>Renforcement des soins de santé primaires</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>SEEED</t>
+          <t>SANTE SSP</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>1931330</v>
+        <v>17498098</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>1931330.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>0.0</v>
+        <v>1498098.0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>100.0</v>
+        <v>91.44</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>0</v>
+        <v>3354126</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>1931330</v>
+        <v>14143972</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>408</v>
+        <v>166</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
+          <t>Pacte Vert pour Madagascar : Vers une Résilience Durable dans le Grand Sud</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RESILIENCE U.N.</t>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1500000</v>
+        <v>17778160</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>0.0</v>
+        <v>3578160.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>100.0</v>
+        <v>79.87</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>0</v>
+        <v>4104366</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1500000</v>
+        <v>13673794</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>218</v>
+        <v>409</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
+          <t>Réponse d'urgence de nutrition, santé et de sécurité alimentaire dans les zones les plus isolées du grand Sud</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>FANDROSO</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>20526315</v>
+        <v>3600000</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>19500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>1026315.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>13736394</v>
+        <v>0</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>6789921</v>
+        <v>3600000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>398</v>
+        <v>162</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
+          <t>Renforcement de capacités des structures d'appui aux entreprises</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>MANONGA</t>
+          <t>SEEED</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>5000000</v>
+        <v>1931330</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>5000000.0</v>
+        <v>1931330.0</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>2163865</v>
+        <v>0</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>2836135</v>
+        <v>1931330</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
+          <t>Projet de Financement des Appuis Normalisés pour le Développement et le Renforcement des Organisations de producteurs afin de faciliter l'accès aux Services agricoles et d'oeuvrer à la modernisation de l'agriculture</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>MAFONJA</t>
+          <t>FANDROSO</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>900000</v>
+        <v>20526315</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>855000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>45000.0</v>
+        <v>1026315.0</v>
       </c>
       <c r="G22" s="0" t="n">
         <v>95.0</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>769500</v>
+        <v>13736394</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>130500</v>
+        <v>6789921</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Safe birth Africa </t>
+          <t>Mécanisme d'appui aux organisations pour la non-violence et la garantie des droits</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MANONGA</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>1100000</v>
+        <v>5000000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>1100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>0</v>
+        <v>2163865</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>1100000</v>
+        <v>2836135</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>216</v>
+        <v>151</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
+          <t>Amélioration des conditions de vie et des chances de réinsertion des enfants incarcérés</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>PACFC I</t>
+          <t>MAFONJA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>183180000</v>
+        <v>900000</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>39950000.0</v>
+        <v>855000.0</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>143230000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>21.81</v>
+        <v>95.0</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>33000000</v>
+        <v>769500</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>150180000</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>226</v>
+        <v>304</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
+          <t>Safe birth Africa </t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MAKIRA</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G25" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>1500000</v>
+        <v>1100000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
+          <t>Projet d'aménagement de corridors et de facilitation du commerce - Phase 1</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>REBATE</t>
+          <t>PACFC I</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>100000</v>
+        <v>183180000</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>100000.0</v>
+        <v>39950000.0</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>0.0</v>
+        <v>143230000.0</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>100.0</v>
+        <v>21.81</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>0</v>
+        <v>33000000</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>100000</v>
+        <v>150180000</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>169</v>
+        <v>226</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique pour le renforcement du Système de Santé</t>
+          <t>Sustainable Wildlife Management Makira Programme - Phase 2</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>SANTE AT</t>
+          <t>MAKIRA</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>3999997</v>
+        <v>1500000</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>3999997.1</v>
+        <v>1500000.0</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>495701</v>
+        <v>0</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>3504296</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
+          <t>Mise en œuvre de l'adaptation fondée sur les écosystèmes dans les environnements menacés</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>REBATE</t>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>5300000</v>
+        <v>100000</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>5300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>5300000</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>315</v>
+        <v>169</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Tosika Angovo - Appui à l'électricité</t>
+          <t>Assistance technique pour le renforcement du Système de Santé</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>TANGO</t>
+          <t>SANTE AT</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>5430000</v>
+        <v>3999997</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>3500000.0</v>
+        <v>3999997.1</v>
       </c>
       <c r="F29" s="0" t="n">
-        <v>1930000.0</v>
+        <v>-0.1</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>64.46</v>
+        <v>100.0</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>2898635</v>
+        <v>495701</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>2531365</v>
+        <v>3504296</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>177</v>
+        <v>407</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Appui à l'incubation d'entreprises</t>
+          <t>Répondre aux besoins humanitaires dans le sud et le sud-est par le biais de la nutrition, de la protection de l'enfance, de la protection sociale et de l'éducation dans le cadre d'interventions d'urgence</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>2695177</v>
+        <v>5300000</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>2695177.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>2260930</v>
+        <v>0</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>434247</v>
+        <v>5300000</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>243</v>
+        <v>408</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
+          <t>Renforcement de la Résilience Communautaire : Anticiper et Atténuer les Impacts de la Sécheresse dans le Grand Sud</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>REPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>770624</v>
+        <v>1500000</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>539437.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F31" s="0" t="n">
-        <v>231187.0</v>
+        <v>0.0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>770624</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>235</v>
+        <v>315</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
+          <t>Tosika Angovo - Appui à l'électricité</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANGO</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>793026</v>
+        <v>5430000</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>750000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>43026.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>94.57</v>
+        <v>64.46</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>0</v>
+        <v>2898635</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>793026</v>
+        <v>2531365</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
+          <t>Appui à l'incubation d'entreprises</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PIAA II</t>
+          <t/>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>53300000</v>
+        <v>2695177</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>8300000.0</v>
+        <v>2695177.0</v>
       </c>
       <c r="F33" s="0" t="n">
-        <v>45000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>15.57</v>
+        <v>100.0</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>1300000</v>
+        <v>2260930</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>52000000</v>
+        <v>434247</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>379</v>
+        <v>243</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
+          <t>Alimenter des micro-réseaux d'électricité pour approvisionner les communautés hors réseau</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>DIGIBIOVET</t>
+          <t>REPOWER</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>50000</v>
+        <v>770624</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>50000.0</v>
+        <v>539437.0</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>0.0</v>
+        <v>231187.0</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>100.0</v>
+        <v>70.0</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>50000</v>
+        <v>770624</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>378</v>
+        <v>235</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
+          <t>Alliance des organisations agricoles de l’océan Indien pour renforcer la résilience des agricultures face au changement climatique</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>PHARE</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>1600000</v>
+        <v>793026</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>1600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="F35" s="0" t="n">
-        <v>0.0</v>
+        <v>43026.0</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>100.0</v>
+        <v>94.57</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>1600000</v>
+        <v>793026</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>389</v>
+        <v>294</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Partenariats impact et innovation avec le secteur privé</t>
+          <t>Programme Intégré d'Assainissement d'Antananarivo - Phase II</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PII</t>
+          <t>PIAA II</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>7500000</v>
+        <v>53300000</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>6000000.0</v>
+        <v>8300000.0</v>
       </c>
       <c r="F36" s="0" t="n">
-        <v>1500000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>80.0</v>
+        <v>15.57</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>1169651</v>
+        <v>1300000</v>
       </c>
       <c r="I36" s="0" t="n">
-        <v>6330349</v>
+        <v>52000000</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
+          <t>Écosystèmes numériques dans le domaine de la biodiversité : améliorer la formation professionnelle et l'assurance qualité</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>SANTE GOUV</t>
+          <t>DIGIBIOVET</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>2200000</v>
+        <v>50000</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>2200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G37" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>2200000</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>205</v>
+        <v>378</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
+          <t>Projet Holistique pour l’Accès aux énergies Renouvelables via les Entreprises et la formation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>TOSIKA MIHAMAFY</t>
+          <t>PHARE</t>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>483000</v>
+        <v>1600000</v>
       </c>
       <c r="E38" s="0" t="n">
-        <v>483000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="F38" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G38" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>303331</v>
+        <v>0</v>
       </c>
       <c r="I38" s="0" t="n">
-        <v>179669</v>
+        <v>1600000</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
+          <t>Partenariats impact et innovation avec le secteur privé</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>DEXIT</t>
+          <t>PII</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>220500</v>
+        <v>7500000</v>
       </c>
       <c r="E39" s="0" t="n">
-        <v>220500.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F39" s="0" t="n">
-        <v>0.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>0</v>
+        <v>1169651</v>
       </c>
       <c r="I39" s="0" t="n">
-        <v>220500</v>
+        <v>6330349</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Contribution au Fonds Commun Education - Phase II</t>
+          <t>Amélioration de la gouvernance dans le secteur de la santé</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>FCE</t>
+          <t>SANTE GOUV</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>16000000</v>
+        <v>2200000</v>
       </c>
       <c r="E40" s="0" t="n">
-        <v>8000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="F40" s="0" t="n">
-        <v>8000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>1844542</v>
+        <v>0</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>14155458</v>
+        <v>2200000</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
+          <t>Renforcement de la professionnalisation des Organisations Paysannes de la région SAVA</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TOSIKA MIHAMAFY</t>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>375000</v>
+        <v>483000</v>
       </c>
       <c r="E41" s="0" t="n">
-        <v>375000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="F41" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G41" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>259282</v>
+        <v>303331</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>115718</v>
+        <v>179669</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>160</v>
+        <v>402</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
+          <t>Excellence numérique et création de pôles de compétitivité dans l'enseignement du tourisme et de l'hôtellerie</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>WELIGHT</t>
+          <t>DEXIT</t>
         </is>
       </c>
       <c r="D42" s="0" t="n">
-        <v>28000000</v>
+        <v>220500</v>
       </c>
       <c r="E42" s="0" t="n">
-        <v>5000000.0</v>
+        <v>220500.0</v>
       </c>
       <c r="F42" s="0" t="n">
-        <v>23000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>17.86</v>
+        <v>100.0</v>
       </c>
       <c r="H42" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="0" t="n">
-        <v>28000000</v>
+        <v>220500</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
+          <t>Contribution au Fonds Commun Education - Phase II</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>TALAKY BE</t>
+          <t>FCE</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>20000000</v>
+        <v>16000000</v>
       </c>
       <c r="E43" s="0" t="n">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F43" s="0" t="n">
-        <v>0.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>7471289</v>
+        <v>1844542</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>12528711</v>
+        <v>14155458</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Programme d'électrification rurale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>ANGOVO</t>
+          <t/>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>33200000</v>
+        <v>375000</v>
       </c>
       <c r="E44" s="0" t="n">
-        <v>11200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="F44" s="0" t="n">
-        <v>22000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>33.73</v>
+        <v>100.0</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>3294327</v>
+        <v>259282</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>29905673</v>
+        <v>115718</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>380</v>
+        <v>160</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Vers une administration numérique et redevable</t>
+          <t>Elaboration et construction de mini-réseaux solaires en zones rurales </t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>WELIGHT</t>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>3498584</v>
+        <v>28000000</v>
       </c>
       <c r="E45" s="0" t="n">
-        <v>3498584.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F45" s="0" t="n">
-        <v>0.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>100.0</v>
+        <v>17.86</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>2059242</v>
+        <v>0</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>1439342</v>
+        <v>28000000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
+          <t>ptation de l'agriculture au changement climatique et appui à la résilience des communautés rurales du Sud-est</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>SANTE CHU</t>
+          <t>TALAKY BE</t>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>1000000</v>
+        <v>20000000</v>
       </c>
       <c r="E46" s="0" t="n">
-        <v>1000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="F46" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G46" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>0</v>
+        <v>7471289</v>
       </c>
       <c r="I46" s="0" t="n">
-        <v>1000000</v>
+        <v>12528711</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
+          <t>Programme d'électrification rurale</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ANGOVO</t>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>560500</v>
+        <v>33200000</v>
       </c>
       <c r="E47" s="0" t="n">
-        <v>560500.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="F47" s="0" t="n">
-        <v>0.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>100.0</v>
+        <v>33.73</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>454390</v>
+        <v>3294327</v>
       </c>
       <c r="I47" s="0" t="n">
-        <v>106110</v>
+        <v>29905673</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>254</v>
+        <v>380</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
+          <t>Vers une administration numérique et redevable</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>VAGNONÔ</t>
+          <t/>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>574595</v>
+        <v>3498584</v>
       </c>
       <c r="E48" s="0" t="n">
-        <v>545865.0</v>
+        <v>3498584.0</v>
       </c>
       <c r="F48" s="0" t="n">
-        <v>28730.0</v>
+        <v>0.0</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>491279</v>
+        <v>2059242</v>
       </c>
       <c r="I48" s="0" t="n">
-        <v>83316</v>
+        <v>1439342</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Agir Contre le Travail des Enfants</t>
+          <t>Jumelage entre les centres hospitaliers de Fianarantsoa (Tambohobe) et de la Réunion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>JOFA ACTE</t>
+          <t>SANTE CHU</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>1014887</v>
+        <v>1000000</v>
       </c>
       <c r="E49" s="0" t="n">
-        <v>993024.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F49" s="0" t="n">
-        <v>21863.0</v>
+        <v>0.0</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>97.85</v>
+        <v>100.0</v>
       </c>
       <c r="H49" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>1014887</v>
+        <v>1000000</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>401</v>
+        <v>208</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
+          <t>Appui au développement inclusif des filières horticoles d'Analanjirofo</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>RAVENALA</t>
+          <t/>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>156000</v>
+        <v>560500</v>
       </c>
       <c r="E50" s="0" t="n">
-        <v>156000.0</v>
+        <v>560500.0</v>
       </c>
       <c r="F50" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G50" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>0</v>
+        <v>454390</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>156000</v>
+        <v>106110</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
+          <t>Appui au développement de l'économie rurale dans la région Analanjirofo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>BABANGY</t>
+          <t>VAGNONÔ</t>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>492000</v>
+        <v>574595</v>
       </c>
       <c r="E51" s="0" t="n">
-        <v>492000.0</v>
+        <v>545865.0</v>
       </c>
       <c r="F51" s="0" t="n">
-        <v>0.0</v>
+        <v>28730.0</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>100.0</v>
+        <v>95.0</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>442800</v>
+        <v>491279</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>49200</v>
+        <v>83316</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
+          <t>Agir Contre le Travail des Enfants</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>JIRAMA WATER III</t>
+          <t>JOFA ACTE</t>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>64999996</v>
+        <v>1014887</v>
       </c>
       <c r="E52" s="0" t="n">
-        <v>29999996.0</v>
+        <v>993024.0</v>
       </c>
       <c r="F52" s="0" t="n">
-        <v>35000000.0</v>
+        <v>21863.0</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>46.15</v>
+        <v>97.85</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>20223979</v>
+        <v>0</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>44776017</v>
+        <v>1014887</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>215</v>
+        <v>401</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
+          <t>Réseau Académique pour la Valorisation des Enseignants, des Nouvelles Approches et de L’ Apprentissage actif</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>LALANKELY III</t>
+          <t>RAVENALA</t>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>26370000</v>
+        <v>156000</v>
       </c>
       <c r="E53" s="0" t="n">
-        <v>3000000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="F53" s="0" t="n">
-        <v>23370000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>11.38</v>
+        <v>100.0</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>3000000</v>
+        <v>0</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>23370000</v>
+        <v>156000</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région Analanjirofo</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO</t>
+          <t>BABANGY</t>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>707029</v>
+        <v>492000</v>
       </c>
       <c r="E54" s="0" t="n">
-        <v>707029.75</v>
+        <v>492000.0</v>
       </c>
       <c r="F54" s="0" t="n">
-        <v>-0.75</v>
+        <v>0.0</v>
       </c>
       <c r="G54" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>527999</v>
+        <v>442800</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>179030</v>
+        <v>49200</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
+          <t>Réhabilitation du réseau d'adduction en eau potable d'Antananarivo</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>FAMINDRA</t>
+          <t>JIRAMA WATER III</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>35000000</v>
+        <v>64999996</v>
       </c>
       <c r="E55" s="0" t="n">
+        <v>29999996.0</v>
+      </c>
+      <c r="F55" s="0" t="n">
         <v>35000000.0</v>
       </c>
-      <c r="F55" s="0" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="n">
-        <v>100.0</v>
+        <v>46.15</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>8605517</v>
+        <v>20223979</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>26394483</v>
+        <v>44776017</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
+          <t>Désenclavement et assainissement des quartiers prioritaires d'Antananarivo</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAKIS</t>
+          <t>LALANKELY III</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>2000000</v>
+        <v>26370000</v>
       </c>
       <c r="E56" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="F56" s="0" t="n">
-        <v>0.0</v>
+        <v>23370000.0</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>100.0</v>
+        <v>11.38</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>1595624</v>
+        <v>3000000</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>404376</v>
+        <v>23370000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>417</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Prévention, dépistage précoce et intervention rapide face aux épidémies de choléra et d'autres maladies d'origine hydrique</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D57" s="0" t="n">
         <v>430000</v>
       </c>
       <c r="E57" s="0" t="n">
         <v>430000.0</v>
       </c>
       <c r="F57" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G57" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H57" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="0" t="n">
         <v>430000</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>298</v>
+        <v>211</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
+          <t>Appui inclusif et intégré aux associations des usagers de l'eau dans les régions SAVA et DIANA</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>DINAAMICC</t>
+          <t>AINA RANO</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>4422717</v>
+        <v>707029</v>
       </c>
       <c r="E58" s="0" t="n">
-        <v>4149956.0</v>
+        <v>707029.75</v>
       </c>
       <c r="F58" s="0" t="n">
-        <v>272761.0</v>
+        <v>-0.75</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>93.83</v>
+        <v>100.0</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>3680989</v>
+        <v>527999</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>741728</v>
+        <v>179030</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
+          <t>Aires Protégées gérées de façon harmonieuse - Faritra Arovana Mirindra</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>AT CLIM-INVEST</t>
+          <t>FAMINDRA</t>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>3794217</v>
+        <v>35000000</v>
       </c>
       <c r="E59" s="0" t="n">
-        <v>3794217.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="F59" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G59" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>2545265</v>
+        <v>8605517</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>1248952</v>
+        <v>26394483</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>158</v>
+        <v>270</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
+          <t>Malagasy Agricultural Knowledge and Innovation Systems</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>InfPrev4frica</t>
+          <t>MAKIS</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>183000</v>
+        <v>2000000</v>
       </c>
       <c r="E60" s="0" t="n">
-        <v>183000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F60" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G60" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>0</v>
+        <v>1595624</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>183000</v>
+        <v>404376</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
+          <t>Démarches intégrées et accompagnement pour une agriculture familiale innovante et résiliente aux changements climatiques</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
+          <t>DINAAMICC</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>949999</v>
+        <v>4422717</v>
       </c>
       <c r="E61" s="0" t="n">
-        <v>902500.0</v>
+        <v>4149956.0</v>
       </c>
       <c r="F61" s="0" t="n">
-        <v>47499.0</v>
+        <v>272761.0</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>95.0</v>
+        <v>93.83</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>812250</v>
+        <v>3680989</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>137749</v>
+        <v>741728</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>371</v>
+        <v>289</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
+          <t>Assistance technique : Appui à la création d'emploi et au climat d'investissement</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>MIRAIKA </t>
+          <t>AT CLIM-INVEST</t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>11428571</v>
+        <v>3794217</v>
       </c>
       <c r="E62" s="0" t="n">
-        <v>11200000.0</v>
+        <v>3794217.0</v>
       </c>
       <c r="F62" s="0" t="n">
-        <v>228571.0</v>
+        <v>0.0</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>98.0</v>
+        <v>100.0</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>2939435</v>
+        <v>2545265</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>8489136</v>
+        <v>1248952</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>227</v>
+        <v>158</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
+          <t>Renforcer les capacités des établissements d'enseignement supérieur d'Afrique subsaharienne à former les étudiants en soins infirmiers à des pratiques durables et innovantes de prévention et de contrôle des infections</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>AFAFI NORD / IDAREC</t>
+          <t>InfPrev4frica</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>3696000</v>
+        <v>183000</v>
       </c>
       <c r="E63" s="0" t="n">
-        <v>3696000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="F63" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G63" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>3326400</v>
+        <v>0</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>369600</v>
+        <v>183000</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
+          <t>SAVOKHA ' Sahandriaka Voajary, Kendrena Haharitra: Bassins Versants aménagés en vue d'une durabilité ' Région ANALANJIROFO</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>DOCET4AFRICA</t>
+          <t>AFAFI NORD / SAVOKHA ANALANJIROFO</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>170000</v>
+        <v>949999</v>
       </c>
       <c r="E64" s="0" t="n">
-        <v>170000.0</v>
+        <v>902500.0</v>
       </c>
       <c r="F64" s="0" t="n">
-        <v>0.0</v>
+        <v>47499.0</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>100.0</v>
+        <v>95.0</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>0</v>
+        <v>812250</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>170000</v>
+        <v>137749</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>164</v>
+        <v>371</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
+          <t>Ensemble, travaillons pour lutter contre la faim dans le Sud</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>DEFI'EAU</t>
+          <t>MIRAIKA </t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>755476</v>
+        <v>11428571</v>
       </c>
       <c r="E65" s="0" t="n">
-        <v>755476.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="F65" s="0" t="n">
-        <v>0.0</v>
+        <v>228571.0</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>100.0</v>
+        <v>98.0</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>0</v>
+        <v>2939435</v>
       </c>
       <c r="I65" s="0" t="n">
-        <v>755476</v>
+        <v>8489136</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
+          <t>Intensification et Diversification Agroécologiques pour la Résilience Économique et Climatique (IDAREC) ' SAVA, ANALANJIROFO et DIANA</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>HAYKA</t>
+          <t>AFAFI NORD / IDAREC</t>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>710940</v>
+        <v>3696000</v>
       </c>
       <c r="E66" s="0" t="n">
-        <v>710940.0</v>
+        <v>3696000.0</v>
       </c>
       <c r="F66" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G66" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>0</v>
+        <v>3326400</v>
       </c>
       <c r="I66" s="0" t="n">
-        <v>710940</v>
+        <v>369600</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>418</v>
+        <v>157</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
+          <t>Doctorat Océan Indien: Coopération, Environnement et Training</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DOCET4AFRICA</t>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>830000</v>
+        <v>170000</v>
       </c>
       <c r="E67" s="0" t="n">
-        <v>830000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="F67" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G67" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H67" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>830000</v>
+        <v>170000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
+          <t>Développement de formations professionnelles collaboratives dans les métiers de l’eau</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>INTENSE-TBM-2</t>
+          <t>DEFI'EAU</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>696420</v>
+        <v>755476</v>
       </c>
       <c r="E68" s="0" t="n">
-        <v>696420.0</v>
+        <v>755476.0</v>
       </c>
       <c r="F68" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G68" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H68" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>696420</v>
+        <v>755476</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>377</v>
+        <v>155</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Observer les maladies transmises par les moustiques en Afrique</t>
+          <t>Renforcer la recherche doctorale malgache pour l'employabilité et un futur durable</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>VectorGrid-Africa</t>
+          <t>HAYKA</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>570512</v>
+        <v>710940</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>570512.0</v>
+        <v>710940.0</v>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>570512</v>
+        <v>710940</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>253</v>
+        <v>418</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
+          <t>Institutionnalisation de systèmes de préparation urbaine durables et pilotés par le gouvernement pour une résilience à long terme</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>AINA RANO Analanjirofo</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>379882</v>
+        <v>830000</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>379882.0</v>
+        <v>830000.0</v>
       </c>
       <c r="F70" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G70" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>315761</v>
+        <v>0</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>64121</v>
+        <v>830000</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
+          <t>Traitement de la méningite tuberculeuse en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>ALBATROSS</t>
+          <t>INTENSE-TBM-2</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>315625</v>
+        <v>696420</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>315625.0</v>
+        <v>696420.0</v>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H71" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>315625</v>
+        <v>696420</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>191</v>
+        <v>377</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
+          <t>Observer les maladies transmises par les moustiques en Afrique</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>DEEP FARM</t>
+          <t>VectorGrid-Africa</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>145454</v>
+        <v>570512</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>145454.0</v>
+        <v>570512.0</v>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H72" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>145454</v>
+        <v>570512</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
+          <t>Appui inclusif et intégré aux Associations des Usagers de l'Eau dans la Région Analanjirofo</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>DIGITAFRICA</t>
+          <t>AINA RANO Analanjirofo</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>140000</v>
+        <v>379882</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>140000.0</v>
+        <v>379882.0</v>
       </c>
       <c r="F73" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G73" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>0</v>
+        <v>315761</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>140000</v>
+        <v>64121</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
+          <t>Services climatiques et solutions fondées sur la nature pour l’adaptation au climat en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ACACIA</t>
+          <t>ALBATROSS</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>684041</v>
+        <v>315625</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>684041.0</v>
+        <v>315625.0</v>
       </c>
       <c r="F74" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H74" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>684041</v>
+        <v>315625</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
+          <t>Renforcement de capacités des établissements d'enseignement supérieur en agriculture numérique</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TROPIMUNDO</t>
+          <t>DEEP FARM</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>364750</v>
+        <v>145454</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>364750.0</v>
+        <v>145454.0</v>
       </c>
       <c r="F75" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>364750</v>
+        <v>145454</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>299</v>
+        <v>159</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
+          <t>Favoriser la transformation numérique en Afrique en renforçant les compétences numériques pour tous</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>AFAFI SUD / PRADA</t>
+          <t>DIGITAFRICA</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>39300000</v>
+        <v>140000</v>
       </c>
       <c r="E76" s="0" t="n">
-        <v>7500000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="F76" s="0" t="n">
-        <v>31800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>19.08</v>
+        <v>100.0</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>7360662</v>
+        <v>0</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>31939338</v>
+        <v>140000</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>399</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui à la Société civile locale</t>
+          <t>Pour des services climatiques résilients en Afrique subsaharienne</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>FANAINGA+</t>
+          <t>ACACIA</t>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>16450000</v>
+        <v>684041</v>
       </c>
       <c r="E77" s="0" t="n">
-        <v>10000000.0</v>
+        <v>684041.0</v>
       </c>
       <c r="F77" s="0" t="n">
-        <v>6450000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>60.79</v>
+        <v>100.0</v>
       </c>
       <c r="H77" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>16450000</v>
+        <v>684041</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>370</v>
+        <v>195</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Compétences pour toutes et tous Approche projet</t>
+          <t>Master conjoint Erasmus Mundus en biodiversité et écosystèmes tropicaux</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TROPIMUNDO</t>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>22500000</v>
+        <v>364750</v>
       </c>
       <c r="E78" s="0" t="n">
-        <v>22000000.0</v>
+        <v>364750.0</v>
       </c>
       <c r="F78" s="0" t="n">
-        <v>500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>97.78</v>
+        <v>100.0</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>5973830</v>
+        <v>0</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>16526170</v>
+        <v>364750</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>416</v>
+        <v>299</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Service aérien humanitaire des Nations Unies 2026</t>
+          <t>Promotion des chaines de valeur adaptées au changement climatique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>UNHAS</t>
+          <t>AFAFI SUD / PRADA</t>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>250000</v>
+        <v>39300000</v>
       </c>
       <c r="E79" s="0" t="n">
-        <v>250000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="F79" s="0" t="n">
-        <v>0.0</v>
+        <v>31800000.0</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>100.0</v>
+        <v>19.08</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>0</v>
+        <v>7360662</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>250000</v>
+        <v>31939338</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>147</v>
+        <v>399</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Tests sérologiques et traitement contre le paludisme</t>
+          <t>Programme d'appui à la Société civile locale</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>PVSTATEM</t>
+          <t>FANAINGA+</t>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>2050510</v>
+        <v>16450000</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>2050510.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="F80" s="0" t="n">
-        <v>0.0</v>
+        <v>6450000.0</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>100.0</v>
+        <v>60.79</v>
       </c>
       <c r="H80" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>2050510</v>
+        <v>16450000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
         <v>415</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Améliorer l’alimentation, les pratiques de soins et les résultats en matière de santé dans les communautés touchées par un choc</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="n">
         <v>860000</v>
       </c>
       <c r="E81" s="0" t="n">
         <v>860000.0</v>
       </c>
       <c r="F81" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H81" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="0" t="n">
         <v>860000</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Création et renforcement du Parlement des jeunes ruraux</t>
+          <t>Compétences pour toutes et tous Approche projet</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>EMPOWER</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>50000</v>
+        <v>22500000</v>
       </c>
       <c r="E82" s="0" t="n">
-        <v>50000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="F82" s="0" t="n">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>100.0</v>
+        <v>97.78</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>0</v>
+        <v>5973830</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>50000</v>
+        <v>16526170</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>414</v>
+        <v>147</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance sanitaire et nutritionnelle vitale dans le grand Sud</t>
+          <t>Tests sérologiques et traitement contre le paludisme</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PVSTATEM</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>330000</v>
+        <v>2050510</v>
       </c>
       <c r="E83" s="0" t="n">
-        <v>330000.0</v>
+        <v>2050510.0</v>
       </c>
       <c r="F83" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H83" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>330000</v>
+        <v>2050510</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
+          <t>Création et renforcement du Parlement des jeunes ruraux</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>DIABE II</t>
+          <t>EMPOWER</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>2947413</v>
+        <v>50000</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>2800000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="F84" s="0" t="n">
-        <v>147413.0</v>
+        <v>0.0</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>1529795</v>
+        <v>0</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>1417618</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>322</v>
+        <v>412</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
+          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROFI-LAIT +</t>
+          <t>SAIO</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>1265847</v>
+        <v>600000</v>
       </c>
       <c r="E85" s="0" t="n">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="F85" s="0" t="n">
-        <v>65847.0</v>
+        <v>0.0</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>875142</v>
+        <v>0</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>390705</v>
+        <v>600000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
+          <t>Développement Intégré, Aménagement et Bois Energie - Phase II</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DIABE II</t>
         </is>
       </c>
       <c r="D86" s="0" t="n">
-        <v>854831</v>
+        <v>2947413</v>
       </c>
       <c r="E86" s="0" t="n">
-        <v>740831.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="F86" s="0" t="n">
-        <v>114000.0</v>
+        <v>147413.0</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>86.66</v>
+        <v>95.0</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>0</v>
+        <v>1529795</v>
       </c>
       <c r="I86" s="0" t="n">
-        <v>854831</v>
+        <v>1417618</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
+          <t>Renforcement et Organisation de la Filière inclusive Lait</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>DYNATSIMO</t>
+          <t>PROFI-LAIT +</t>
         </is>
       </c>
       <c r="D87" s="0" t="n">
-        <v>399986</v>
+        <v>1265847</v>
       </c>
       <c r="E87" s="0" t="n">
-        <v>399986.03</v>
+        <v>1200000.0</v>
       </c>
       <c r="F87" s="0" t="n">
-        <v>-0.03</v>
+        <v>65847.0</v>
       </c>
       <c r="G87" s="0" t="n">
-        <v>100.0</v>
+        <v>94.8</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>159000</v>
+        <v>875142</v>
       </c>
       <c r="I87" s="0" t="n">
-        <v>240986</v>
+        <v>390705</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l'action en cas d'urgence et de préparation aux catastrophes</t>
+          <t>Amélioration de la condition de vie des familles rurales par la formation et l’insertion professionnelle des jeunes déscolarisés et des femmes vulnérables</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>SAFE</t>
+          <t/>
         </is>
       </c>
       <c r="D88" s="0" t="n">
-        <v>670000</v>
+        <v>854831</v>
       </c>
       <c r="E88" s="0" t="n">
-        <v>670000.0</v>
+        <v>740831.0</v>
       </c>
       <c r="F88" s="0" t="n">
-        <v>0.0</v>
+        <v>114000.0</v>
       </c>
       <c r="G88" s="0" t="n">
-        <v>100.0</v>
+        <v>86.66</v>
       </c>
       <c r="H88" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="0" t="n">
-        <v>670000</v>
+        <v>854831</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
+          <t>Evaluation de l'action AFAFI SUD et Capitalisation pour le Grand Sud</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>FIARO</t>
+          <t>DYNATSIMO</t>
         </is>
       </c>
       <c r="D89" s="0" t="n">
-        <v>438786</v>
+        <v>399986</v>
       </c>
       <c r="E89" s="0" t="n">
-        <v>416838.0</v>
+        <v>399986.03</v>
       </c>
       <c r="F89" s="0" t="n">
-        <v>21948.0</v>
+        <v>-0.03</v>
       </c>
       <c r="G89" s="0" t="n">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>263282</v>
+        <v>159000</v>
       </c>
       <c r="I89" s="0" t="n">
-        <v>175504</v>
+        <v>240986</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
+          <t>Renforcement des capacités des Organisations Paysannes de la région DIANA sur les filières riz, banane, pisciculture et pêche</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>TAFITA</t>
+          <t>FIARO</t>
         </is>
       </c>
       <c r="D90" s="0" t="n">
-        <v>2105058</v>
+        <v>438786</v>
       </c>
       <c r="E90" s="0" t="n">
-        <v>1999805.0</v>
+        <v>416838.0</v>
       </c>
       <c r="F90" s="0" t="n">
-        <v>105253.0</v>
+        <v>21948.0</v>
       </c>
       <c r="G90" s="0" t="n">
         <v>95.0</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>1799805</v>
+        <v>263282</v>
       </c>
       <c r="I90" s="0" t="n">
-        <v>305253</v>
+        <v>175504</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
+          <t>Appui à la sécurisation foncière et à la gouvernance locale</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>AMPIANA 3</t>
+          <t>TAFITA</t>
         </is>
       </c>
       <c r="D91" s="0" t="n">
-        <v>1054083</v>
+        <v>2105058</v>
       </c>
       <c r="E91" s="0" t="n">
-        <v>1000000.0</v>
+        <v>1999805.0</v>
       </c>
       <c r="F91" s="0" t="n">
-        <v>54083.0</v>
+        <v>105253.0</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>94.87</v>
+        <v>95.0</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>349599</v>
+        <v>1799805</v>
       </c>
       <c r="I91" s="0" t="n">
-        <v>704484</v>
+        <v>305253</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>412</v>
+        <v>321</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Renforcer la résilience communautaire par le développement des systèmes de préparation urbaine</t>
+          <t>Appui au marché piscicole d'Analamanga - Phase III</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t>AMPIANA 3</t>
         </is>
       </c>
       <c r="D92" s="0" t="n">
-        <v>600000</v>
+        <v>1054083</v>
       </c>
       <c r="E92" s="0" t="n">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F92" s="0" t="n">
-        <v>0.0</v>
+        <v>54083.0</v>
       </c>
       <c r="G92" s="0" t="n">
-        <v>100.0</v>
+        <v>94.87</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>0</v>
+        <v>349599</v>
       </c>
       <c r="I92" s="0" t="n">
-        <v>600000</v>
+        <v>704484</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
         <v>319</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Accompagnement de la professionnalisation des filières maraîchage, arboriculture et aviculture dans les régions Analamanga, Itasy, Bongolava et Alaotra Mangoro - Phase II</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>AMBIOKA 2</t>
         </is>
       </c>
       <c r="D93" s="0" t="n">
         <v>1447000</v>
       </c>
       <c r="E93" s="0" t="n">
         <v>1300000.0</v>
       </c>
       <c r="F93" s="0" t="n">
         <v>147000.0</v>
       </c>
       <c r="G93" s="0" t="n">
         <v>89.84</v>
       </c>
       <c r="H93" s="0" t="n">
         <v>451648</v>
       </c>
       <c r="I93" s="0" t="n">
         <v>995352</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>411</v>
+        <v>237</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de l’action anticipative et de la préparation aux catastrophes pour accroître la résilience</t>
+          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>SAIO</t>
+          <t/>
         </is>
       </c>
       <c r="D94" s="0" t="n">
-        <v>1000000</v>
+        <v>874106</v>
       </c>
       <c r="E94" s="0" t="n">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="F94" s="0" t="n">
-        <v>0.0</v>
+        <v>374106.0</v>
       </c>
       <c r="G94" s="0" t="n">
-        <v>100.0</v>
+        <v>57.2</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>0</v>
+        <v>256715</v>
       </c>
       <c r="I94" s="0" t="n">
-        <v>1000000</v>
+        <v>617391</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>237</v>
+        <v>410</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'enseignement public pour les enfants vulnérables des régions Analamanga et Vakinankaratra</t>
+          <t>Réponse multisectorielle intégrée visant à réduire la morbidité et la mortalité parmi les populations vulnérables du Grand Sud-Est</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D95" s="0" t="n">
-        <v>874106</v>
+        <v>1800000</v>
       </c>
       <c r="E95" s="0" t="n">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="F95" s="0" t="n">
-        <v>374106.0</v>
+        <v>0.0</v>
       </c>
       <c r="G95" s="0" t="n">
-        <v>57.2</v>
+        <v>100.0</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>256715</v>
+        <v>0</v>
       </c>
       <c r="I95" s="0" t="n">
-        <v>617391</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
         <v>419</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Appui sectoriel accompagnant l'Accord de partenariat pour une pêche durable</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>APPD</t>
         </is>
       </c>
       <c r="D96" s="0" t="n">
         <v>4400000</v>
       </c>
       <c r="E96" s="0" t="n">
         <v>4400000.0</v>
       </c>
       <c r="F96" s="0" t="n">
         <v>0.0</v>
       </c>
@@ -30611,142 +30401,109 @@
         <is>
           <t>SANTE SALAMA</t>
         </is>
       </c>
       <c r="D101" s="0" t="n">
         <v>17000000</v>
       </c>
       <c r="E101" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="F101" s="0" t="n">
         <v>8000000.0</v>
       </c>
       <c r="G101" s="0" t="n">
         <v>52.94</v>
       </c>
       <c r="H101" s="0" t="n">
         <v>2400000</v>
       </c>
       <c r="I101" s="0" t="n">
         <v>14600000</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Les Malgaches engagés contre la corruption et l'injustice</t>
+          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>MAIKA</t>
+          <t>GUARDEN</t>
         </is>
       </c>
       <c r="D102" s="0" t="n">
-        <v>299998</v>
+        <v>67750</v>
       </c>
       <c r="E102" s="0" t="n">
-        <v>299998.15</v>
+        <v>67750.0</v>
       </c>
       <c r="F102" s="0" t="n">
-        <v>-0.15</v>
+        <v>0.0</v>
       </c>
       <c r="G102" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H102" s="0" t="n">
-        <v>223563</v>
+        <v>0</v>
       </c>
       <c r="I102" s="0" t="n">
-        <v>76435</v>
+        <v>67750</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Outil d’aide à la décision en faveur de la protection de la biodiversité</t>
+          <t>Renforcement des processus électoral et démocratique</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>GUARDEN</t>
+          <t>RPEDEM</t>
         </is>
       </c>
       <c r="D103" s="0" t="n">
-        <v>67750</v>
+        <v>1000000</v>
       </c>
       <c r="E103" s="0" t="n">
-        <v>67750.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F103" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G103" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>0</v>
+        <v>891092</v>
       </c>
       <c r="I103" s="0" t="n">
-        <v>67750</v>
-[...31 lines deleted...]
-      <c r="I104" s="0" t="n">
         <v>108908</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>